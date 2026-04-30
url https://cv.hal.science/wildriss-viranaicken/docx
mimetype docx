--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -700,2171 +700,2171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Effect of Daily Physical Activity Against COVID-19 in a Young Adult Population on Reunion Island</w:t>
+                <w:t xml:space="preserve">Production and shipment of wolbachia-infected eggs allows the control of aedes albopictus through the incompatible insect technique on a remote island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cazeneuve</w:t>
+                <w:t xml:space="preserve">Benjamin Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Couret</w:t>
+                <w:t xml:space="preserve">Marianne Duployer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregorie Lebeau</w:t>
+                <w:t xml:space="preserve">Sarah Scussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+                <w:t xml:space="preserve">Quentin Lejarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Mathieu</w:t>
+                <w:t xml:space="preserve">Jeremy Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.28. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/medsci13010028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-09269-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009741v1</w:t>
+                <w:t xml:space="preserve">hal-05389856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and shipment of wolbachia-infected eggs allows the control of aedes albopictus through the incompatible insect technique on a remote island</w:t>
+                <w:t xml:space="preserve">Protective Effect of Daily Physical Activity Against COVID-19 in a Young Adult Population on Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gaudillat</w:t>
+                <w:t xml:space="preserve">Camille Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Duployer</w:t>
+                <w:t xml:space="preserve">David Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Scussel</w:t>
+                <w:t xml:space="preserve">Gregorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lejarre</w:t>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Esnault</w:t>
+                <w:t xml:space="preserve">Marie-Eve Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-09269-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/medsci13010028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389856v1</w:t>
+                <w:t xml:space="preserve">hal-05009741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle and mitosis progression during ZIKA virus infection: The viral non-structural protein NS5 as a master regulator of the APC/cyclosome?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exosome-Mediated Antigen Delivery: Unveiling Novel Strategies in Viral Infection Control and Vaccine Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rivière</w:t>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daed El Safadi</w:t>
+                <w:t xml:space="preserve">Alexandre Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Robert da Silva</w:t>
+                <w:t xml:space="preserve">Morgane Krejbich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisé Lagrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Hirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2024.01.016⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines12030280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496951v1</w:t>
+                <w:t xml:space="preserve">hal-04495903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exosome-Mediated Antigen Delivery: Unveiling Novel Strategies in Viral Infection Control and Vaccine Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Zika virus restriction of host antioxidant response is mediated by intracellular NS1 and reveals its ability to upregulate Bach1 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisé Lagrave</w:t>
+                <w:t xml:space="preserve">Mathilde Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Hirigoyen</w:t>
+                <w:t xml:space="preserve">Olivier Meilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (3), pp.280. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 690, pp.149312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines12030280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.149312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495903v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika virus restriction of host antioxidant response is mediated by intracellular NS1 and reveals its ability to upregulate Bach1 expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Antiviral Potential of AdipoRon, an Adiponectin Receptor Agonist, Reveals the Ability of Zika Virus to Deregulate Adiponectin Receptor Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hoarau</w:t>
+                <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Meilhac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+                <w:t xml:space="preserve">Christian Lefebvre D’hellencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Diotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.149312⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v16010024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496958v1</w:t>
+                <w:t xml:space="preserve">hal-04496954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antiviral Potential of AdipoRon, an Adiponectin Receptor Agonist, Reveals the Ability of Zika Virus to Deregulate Adiponectin Receptor Expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Cell cycle and mitosis progression during ZIKA virus infection: The viral non-structural protein NS5 as a master regulator of the APC/cyclosome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Diotel</w:t>
+                <w:t xml:space="preserve">Christine Robert da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.24. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221, pp.75-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v16010024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2024.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496954v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Vesicles Are Conveyors of the NS1 Toxin during Dengue Virus and Zika Virus Infection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Gold Nanoparticles-Functionalized with the Synthetic PADRE^S2P6 Peptide Can Be Useful for SARS-CoV-2 Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mélade</w:t>
+                <w:t xml:space="preserve">Charline Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Grondin</w:t>
+                <w:t xml:space="preserve">Maroua Ben Haddada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Cordonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15020364⟩</w:t>
+              <w:t xml:space="preserve">Nanoarchitectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37256/nat.4220233692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052445v1</w:t>
+                <w:t xml:space="preserve">hal-04512975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gold Nanoparticles-Functionalized with the Synthetic PADRE^S2P6 Peptide Can Be Useful for SARS-CoV-2 Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maroua Ben Haddada</w:t>
+                <w:t xml:space="preserve">The Influence of Metabolism on Immune Response: A Journey to Understand Immunometabolism in the Context of Viral Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Andries</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+                <w:t xml:space="preserve">Aurélie Paulo-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Cordonin</w:t>
+                <w:t xml:space="preserve">Marjolaine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoarchitectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (2), </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37256/nat.4220233692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15122399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512975v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Metabolism on Immune Response: A Journey to Understand Immunometabolism in the Context of Viral Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Extracellular Vesicles Are Conveyors of the NS1 Toxin during Dengue Virus and Zika Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisé Lagrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Paulo-Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Hoareau</w:t>
+                <w:t xml:space="preserve">Julien Mélade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+                <w:t xml:space="preserve">Lauriane Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (12), pp.2399. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15122399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15020364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496978v1</w:t>
+                <w:t xml:space="preserve">hal-04052445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Efficient Antiviral Response of A549 Cells Is Enhanced When Mitochondrial Respiration Is Promoted</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of Adiponectin Receptors in the Brain of Adult Mouse: Effect of a Single Dose of the Adiponectin Receptor Agonist, AdipoRON, on Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Desprès</w:t>
+                <w:t xml:space="preserve">Julien Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Planesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11101168⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12050680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206718v1</w:t>
+                <w:t xml:space="preserve">hal-04227844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ApoA-I Nanoparticles as Curcumin Carriers for Cerebral Endothelial Cells: Improved Cytoprotective Effects against Methylglyoxal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bryan Veeren</w:t>
+                <w:t xml:space="preserve">The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Cordonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Planesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph15030347⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.5999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-10057-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468844v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Planesse</w:t>
+                <w:t xml:space="preserve">Apoptosis during ZIKA Virus Infection: Too Soon or Too Late?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Krejbich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-10885-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23031287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542363v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Adiponectin Receptors in the Brain of Adult Mouse: Effect of a Single Dose of the Adiponectin Receptor Agonist, AdipoRON, on Ischemic Stroke</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Author Correction: The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Cordonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Planesse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci12050680⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-10885-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227844v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Planesse</w:t>
+                <w:t xml:space="preserve">ApoA-I Nanoparticles as Curcumin Carriers for Cerebral Endothelial Cells: Improved Cytoprotective Effects against Methylglyoxal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Sandhya Narra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rosanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Patche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Veeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.5999. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-10057-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph15030347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090801v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptosis during ZIKA Virus Infection: Too Soon or Too Late?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Evidence of RedOX Imbalance during Zika Virus Infection Promoting the Formation of Disulfide-Bond-Dependent Oligomers of the Envelope Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Chatelain</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23031287⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14061131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628596v1</w:t>
+                <w:t xml:space="preserve">hal-04496984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of RedOX Imbalance during Zika Virus Infection Promoting the Formation of Disulfide-Bond-Dependent Oligomers of the Envelope Protein</w:t>
+                <w:t xml:space="preserve">The Efficient Antiviral Response of A549 Cells Is Enhanced When Mitochondrial Respiration Is Promoted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Paulo-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissal Harrabi</w:t>
+                <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (6), pp.1131. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.1168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14061131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11101168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496984v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective Effects of Medicinal Plant Decoctions on Macrophages in the Context of Atherosclerosis</w:t>
               </w:r>
@@ -2876,64 +2876,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Checkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ramin-Mangata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2997,64 +2997,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika E Glycan Loop Region and Guillain–Barré Syndrome-Related Proteins: A Possible Molecular Mimicry to Be Taken in Account for Vaccine Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3144,51 +3144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3252,103 +3252,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHOP Pro-Apoptotic Transcriptional Program in Response to ER Stress Is Hacked by Zika Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El-Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, pp.3750. </w:t>
@@ -3399,77 +3399,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Toxin NS1 Implication in Dengue Pathogenesis Making It a Pivotal Target in Development of Efficient Vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisé Lagrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ogire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundary Seriacaroupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3514,1212 +3514,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituted High-density Lipoprotein Therapy Improves Survival in Mouse Models of Sepsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Planesse</w:t>
+                <w:t xml:space="preserve">Improvement of immunodetection of the transcription factor C/EBP homologous protein by western blot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000003155⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 601, pp.113775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2020.113775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516378v1</w:t>
+                <w:t xml:space="preserve">hal-03120150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of immunodetection of the transcription factor C/EBP homologous protein by western blot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Zika virus subversion of chaperone GRP78/BiP expression in A549 cells during UPR activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Harrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliano Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2020.113775⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175, pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120150v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika virus subversion of chaperone GRP78/BiP expression in A549 cells during UPR activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune Reactivity of a 20-mer Peptide Representing the Zika E Glycan Loop Involves the Antigenic Determinants E-152/156/158</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliano Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vanwalscappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Decotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.05.011⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12111258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119668v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Reactivity of a 20-mer Peptide Representing the Zika E Glycan Loop Involves the Antigenic Determinants E-152/156/158</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">The Geraniin-Rich Extract from Reunion Island Endemic Medicinal Plant Phyllanthus phillyreifolius Inhibits Zika and Dengue Virus Infection at Non-Toxic Effect Doses in Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliano Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dovilė Grauzdytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Koishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Vanwalscappel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jason Decotter</w:t>
+                <w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12111258⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (10), pp.2316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25102316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995736v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geraniin-Rich Extract from Reunion Island Endemic Medicinal Plant Phyllanthus phillyreifolius Inhibits Zika and Dengue Virus Infection at Non-Toxic Effect Doses in Zebrafish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliano Haddad</w:t>
+                <w:t xml:space="preserve">Reconstituted High-density Lipoprotein Therapy Improves Survival in Mouse Models of Sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dovilė Grauzdytė</w:t>
+                <w:t xml:space="preserve">Claire Genève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Koishi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+                <w:t xml:space="preserve">Nathalie Zappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t>
+                <w:t xml:space="preserve">Jennyfer Yong-Sang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Planesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (10), pp.2316. </w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132 (4), pp.825-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25102316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000003155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586238v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ZIKA Virus Delays Cell Death Through the Anti-Apoptotic Bcl-2 Family Proteins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expression of adiponectin receptors in the brain of adult zebrafish and mouse: Links with neurogenic niches and brain repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepand Rastegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Parimisetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cassam Sulliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Sandhya Narra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells8111338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 527 (14), pp.2317-2333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.24669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988000v1</w:t>
+                <w:t xml:space="preserve">hal-02300883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of adiponectin receptors in the brain of adult zebrafish and mouse: Links with neurogenic niches and brain repair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Weber</w:t>
+                <w:t xml:space="preserve">A Chimeric Zika Virus between Viral Strains MR766 and BeH819015 Highlights a Role for E-glycan Loop in Antibody-mediated Virus Neutralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Alvarez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.24669⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines7020055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300883v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chimeric Zika Virus between Viral Strains MR766 and BeH819015 Highlights a Role for E-glycan Loop in Antibody-mediated Virus Neutralization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A GFP Reporter MR766-Based Flow Cytometry Neutralization Test for Rapid Detection of Zika Virus-Neutralizing Antibodies in Serum Specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 7 (2), pp.55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines7020055⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines7030066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477822v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GFP Reporter MR766-Based Flow Cytometry Neutralization Test for Rapid Detection of Zika Virus-Neutralizing Antibodies in Serum Specimens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The ZIKA Virus Delays Cell Death Through the Anti-Apoptotic Bcl-2 Family Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Desprès</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (3), pp.66. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue "Zika Virus and Host Interactions", 8 (11), pp.1338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines7030066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells8111338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188267v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperglycemia modulates redox, inflammatory and vasoactive markers through specific signaling pathways in cerebral endothelial cells: Insights on insulin protective action</w:t>
               </w:r>
@@ -4731,77 +4731,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Arcambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice Taïlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaïcken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 130, pp.59-70. </w:t>
@@ -4833,325 +4833,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced glycation end-products disrupt human endothelial cells redox homeostasis: new insights into reactive oxygen species production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dobi</w:t>
+                <w:t xml:space="preserve">The Envelope Residues E152/156/158 of Zika Virus Influence the Early Stages of Virus Infection in Human Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Bravo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ezequiel Álvarez</w:t>
+                <w:t xml:space="preserve">Ge Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10715762.2018.1529866⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.1444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8111444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402070v1</w:t>
+                <w:t xml:space="preserve">hal-02988039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Envelope Residues E152/156/158 of Zika Virus Influence the Early Stages of Virus Infection in Human Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Étienne Frumence</w:t>
+                <w:t xml:space="preserve">Advanced glycation end-products disrupt human endothelial cells redox homeostasis: new insights into reactive oxygen species production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Veeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Paradela-Dobarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Desprès</w:t>
+                <w:t xml:space="preserve">Ezequiel Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (11), pp.1444. </w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (2), pp.150-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8111444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10715762.2018.1529866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988039v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doratoxylon apetalum, an Indigenous Medicinal Plant from Mascarene Islands, Is a Potent Inhibitor of Zika and Dengue Virus Infection in Human Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliano Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cristine Koishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5159,51 +5159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Nunes Duarte dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (10), pp.2382. </w:t>
@@ -5235,364 +5235,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; comparison of three common essential oils mosquito repellents as inhibitors of the Ross River virus</w:t>
+                <w:t xml:space="preserve">Extract from &amp;lt;i&amp;gt;Aphloia theiformis&amp;lt;/i&amp;gt;, an edible indigenous plant from Reunion Island, impairs Zika virus attachment to the host cell surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miora Ralambondrainy</w:t>
+                <w:t xml:space="preserve">Elodie Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essia Belarbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+                <w:t xml:space="preserve">Laura Sinigaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cristine Koishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Baranauskienė</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t>
+                <w:t xml:space="preserve">Olivier Gorgette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (5), pp.14. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29183-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555624v1</w:t>
+                <w:t xml:space="preserve">hal-02273495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extract from &amp;lt;i&amp;gt;Aphloia theiformis&amp;lt;/i&amp;gt;, an edible indigenous plant from Reunion Island, impairs Zika virus attachment to the host cell surface</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; comparison of three common essential oils mosquito repellents as inhibitors of the Ross River virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Clain</w:t>
+                <w:t xml:space="preserve">Miora Ralambondrainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sinigaglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cristine Koishi</w:t>
+                <w:t xml:space="preserve">Essia Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gorgette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gadea</w:t>
+                <w:t xml:space="preserve">Renata Baranauskienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.10856. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29183-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273495v1</w:t>
+                <w:t xml:space="preserve">hal-04555624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subversion of the Heme Oxygenase-1 Antiviral Activity by Zika Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5643,103 +5643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effects of Phyllanthus phillyreifolius extracts against hydrogen peroxide induced oxidative stress in HEK293 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dovilė Grauzdytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Pukalskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5786,77 +5786,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Flavonoid Isoquercitrin Precludes Initiation of Zika Virus Infection in Human Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5907,103 +5907,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural proteins of epidemic and historical strains of Zika virus differ in their ability to initiate viral infection in human host cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 516, pp.265 - 273. </w:t>
@@ -6035,632 +6035,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant Zika NS1 protein secreted from Vero cells is efficient for inducing production of immune serum against NS1 dimer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The M-phase specific hyperphosphorylation of Staufen2 involved the cyclin-dependent kinase CDK1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Ndebo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bos</w:t>
+                <w:t xml:space="preserve">Rémy Beaujois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Souque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gadea</w:t>
+                <w:t xml:space="preserve">Elizabeth Ottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19010038⟩</w:t>
+              <w:t xml:space="preserve">BMC Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12860-017-0142-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703097v1</w:t>
+                <w:t xml:space="preserve">hal-01702905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The M-phase specific hyperphosphorylation of Staufen2 involved the cyclin-dependent kinase CDK1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xin Zhang</w:t>
+                <w:t xml:space="preserve">Porphyromonas gingivalis lipopolysaccharides act exclusively through TLR4 with a resilience between mouse and human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Gagnon</w:t>
+                <w:t xml:space="preserve">Pierre Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Hsine</w:t>
+                <w:t xml:space="preserve">Christian Lefebvre d'Hellencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18, pp.25. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.15789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12860-017-0142-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-16190-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702905v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyromonas gingivalis lipopolysaccharides act exclusively through TLR4 with a resilience between mouse and human</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ClearColi BL21(DE3)-based expression of Zika virus antigens illustrates a rapid method of antibody production against emerging pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Lefebvre d'Hellencourt</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Harrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-16190-y⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (9), pp.179 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689692v1</w:t>
+                <w:t xml:space="preserve">hal-01689690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClearColi BL21(DE3)-based expression of Zika virus antigens illustrates a rapid method of antibody production against emerging pathogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Recombinant Zika NS1 protein secreted from Vero cells is efficient for inducing production of immune serum against NS1 dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ndebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 142 (9), pp.179 - 182. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms19010038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689690v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The South Pacific epidemic strain of Zika virus replicates efficiently in human epithelial A549 cells leading to IFN-β production and apoptosis induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6724,90 +6724,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growth of arthralgic Ross River virus is restricted in human monocytic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essia Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miora Ralambondrainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 225, pp.64-68. </w:t>
@@ -6871,64 +6871,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Figuester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Planesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6979,51 +6979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant human HSP60 produced in ClearColi™ BL21(DE3) does not activate the NFκB pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Planesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7165,51 +7165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Vincent Thon-Hon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Kumar Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10.1371/journal.pone.0076039. </w:t>
@@ -7260,51 +7260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation triggers high mobility group box 1 (HMGB1) secretion in adipose tissue, a potential link to obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Kumar Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7393,51 +7393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-Ilf3 and L-NF90 traffic to the nucleolus granular component: alternatively-spliced exon 3 encodes a nucleolar localization motif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7559,90 +7559,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo hippocampal and in vitro astroglial LPS-induced neuroinflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Parimisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Catan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Planesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7873,77 +7873,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika virus, pathology, and control: Zika vaccine strategies in development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zika Virus Biology, Transmission, and Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1: The Neuroscience of Zika, Elsevier, pp.129-140, 2021, 978-0-12-820268-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8009,90 +8009,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika Virus Persists in Retinal Pigment Epithelial Cells Resulting in Moderate Cytopathic Effects but Epithelial-Mesenchymal Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daed El Safadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8123,90 +8123,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Zika Virus Persistently Infects Retinal Pigment Epithelial Cells, Eliciting Limited Cytopathic Effects and Loss of Epithelial Characteristics Consistent with Epithelial-Mesenchymal Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daed El Safadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8250,51 +8250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oxygen–Glucose Deprivation Model with GasPak for Studying ER Stress–Ischemia Interactions in Human Endothelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Muzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8473,103 +8473,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosstalk Between Endoplasmic Reticulum Stress and The Unfolded Protein Response During ZIKA Virus Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Harrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8681,51 +8681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="031B959B"/>
+    <w:nsid w:val="6C1C8966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8912,51 +8912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:viranaickenwildriss@yahoo.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fasebj.org/cgi/doi/10.1096/fj.04-1763fje)" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov.gate2.inist.fr/pubmed/25771243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05558009v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoareau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorie Lebeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Muzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich-Trotot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps9020039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cazeneuve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorie Lebeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medsci13010028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudillat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duployer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Scussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lejarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esnault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09269-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El Safadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.01.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mokhtari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Hirigoyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12030280" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.149312" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefebvre D&#8217;hellencourt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16010024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04052445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Grondin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020364" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04512975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Herrscher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haddada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andries" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cordonin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/nat.4220233692" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paulo-Ramos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122399" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11101168" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Sandhya Narra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rosanaly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Patche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Veeren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15030347" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10885-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04227844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12050680" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04090801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10057-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031287" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Harrabi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061131" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03129664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Checkouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramin-Mangata" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marodon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010280" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Begue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hoarau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030283" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03321861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dobi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vagner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2021.113082" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03702919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El-Safadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073750" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundary Seriacaroupin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9090946" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516378v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanaka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gen&#232;ve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zappella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Yong-Sang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000003155" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03120150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2020.113775" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03119668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El Kalamouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.05.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02995736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vanwalscappel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Decotter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12111258" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovil&#279; Grauzdyt&#279;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koishi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Rimantas Venskutonis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102316" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02988000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8111338" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02300883v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepand Rastegar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Parimisetty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cassam Sulliman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Weber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24669" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02477822v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7020055" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188267v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7030066" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468908v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Arcambal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Ta&#239;l&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Virana&#239;cken" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.10.430" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bravo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Paradela-Dobarro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel &#193;lvarez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2018.1529866" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02988039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8111444" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586355v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristine Koishi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Nunes Duarte dos Santos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20102382" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04555624v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ralambondrainy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Belarbi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Baranauskien&#279;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196757" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02273495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29183-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02981535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02983510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Pukalskas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207672" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01767077v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041093" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702657v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.12.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ndebo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19010038" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702905v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaujois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ottoni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gagnon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hsine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12860-017-0142-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefebvre d'Hellencourt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16190-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.03.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375991v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2016.09.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Figuester" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2016.10.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Iwema" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2015.01.028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Marimoutou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Vincent Thon-Hon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Gunasekaran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01198324v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Festy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya C&#233;sari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2013.07.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKHZS0W0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627722v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chaumet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Durieux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022296" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02304471v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Girard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Awada" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506395v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;k Sababadichetty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garrigos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issack" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Desir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoit-Cattin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190558v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820268-5.00012-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501785v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389943v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05413345v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fontaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496996v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Jonathan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frumence Etienne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrabi Wissal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kalamouni Chaker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despres Philippe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496992v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:viranaickenwildriss@yahoo.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fasebj.org/cgi/doi/10.1096/fj.04-1763fje)" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov.gate2.inist.fr/pubmed/25771243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05558009v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoareau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorie Lebeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Muzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich-Trotot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps9020039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duployer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Scussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lejarre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esnault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09269-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cazeneuve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorie Lebeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medsci13010028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El Safadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mokhtari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Hirigoyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12030280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.149312" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefebvre D&#8217;hellencourt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16010024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.01.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04512975v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Herrscher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haddada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andries" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cordonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/nat.4220233692" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paulo-Ramos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122399" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04052445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Grondin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020364" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04227844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12050680" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04090801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10057-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031287" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10885-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468844v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Sandhya Narra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rosanaly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Patche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Veeren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15030347" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Harrabi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11101168" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03129664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Checkouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramin-Mangata" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marodon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010280" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Begue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hoarau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030283" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03321861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dobi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vagner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2021.113082" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03702919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El-Safadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073750" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundary Seriacaroupin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9090946" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03120150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2020.113775" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03119668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El Kalamouni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.05.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02995736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vanwalscappel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Decotter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12111258" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovil&#279; Grauzdyt&#279;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koishi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Rimantas Venskutonis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102316" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanaka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gen&#232;ve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zappella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Yong-Sang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000003155" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02300883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepand Rastegar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Parimisetty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cassam Sulliman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Weber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24669" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02477822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7020055" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7030066" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02988000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8111338" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468908v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Arcambal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Ta&#239;l&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Virana&#239;cken" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.10.430" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02988039v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8111444" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402070v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bravo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Paradela-Dobarro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel &#193;lvarez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2018.1529866" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586355v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristine Koishi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Nunes Duarte dos Santos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20102382" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02273495v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29183-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04555624v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ralambondrainy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Belarbi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Baranauskien&#279;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196757" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02981535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02983510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Pukalskas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207672" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01767077v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041093" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702657v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.12.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702905v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaujois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ottoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hsine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12860-017-0142-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689692v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefebvre d'Hellencourt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16190-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703097v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ndebo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19010038" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.03.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375991v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2016.09.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Figuester" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2016.10.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Iwema" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2015.01.028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Marimoutou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Vincent Thon-Hon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Gunasekaran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01198324v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Festy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya C&#233;sari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2013.07.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKHZS0W0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627722v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chaumet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Durieux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022296" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02304471v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Girard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Awada" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506395v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;k Sababadichetty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garrigos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issack" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Desir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoit-Cattin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190558v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820268-5.00012-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501785v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389943v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05413345v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fontaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496996v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Jonathan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frumence Etienne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrabi Wissal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kalamouni Chaker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despres Philippe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496992v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>