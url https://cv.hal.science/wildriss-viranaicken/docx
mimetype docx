--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -700,2171 +700,2171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and shipment of wolbachia-infected eggs allows the control of aedes albopictus through the incompatible insect technique on a remote island</w:t>
+                <w:t xml:space="preserve">Protective Effect of Daily Physical Activity Against COVID-19 in a Young Adult Population on Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gaudillat</w:t>
+                <w:t xml:space="preserve">Camille Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Duployer</w:t>
+                <w:t xml:space="preserve">David Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Scussel</w:t>
+                <w:t xml:space="preserve">Gregorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lejarre</w:t>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Esnault</w:t>
+                <w:t xml:space="preserve">Marie-Eve Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-09269-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/medsci13010028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389856v1</w:t>
+                <w:t xml:space="preserve">hal-05009741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Effect of Daily Physical Activity Against COVID-19 in a Young Adult Population on Reunion Island</w:t>
+                <w:t xml:space="preserve">Production and shipment of wolbachia-infected eggs allows the control of aedes albopictus through the incompatible insect technique on a remote island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cazeneuve</w:t>
+                <w:t xml:space="preserve">Benjamin Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Couret</w:t>
+                <w:t xml:space="preserve">Marianne Duployer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregorie Lebeau</w:t>
+                <w:t xml:space="preserve">Sarah Scussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+                <w:t xml:space="preserve">Quentin Lejarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Mathieu</w:t>
+                <w:t xml:space="preserve">Jeremy Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.28. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/medsci13010028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-09269-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009741v1</w:t>
+                <w:t xml:space="preserve">hal-05389856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exosome-Mediated Antigen Delivery: Unveiling Novel Strategies in Viral Infection Control and Vaccine Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell cycle and mitosis progression during ZIKA virus infection: The viral non-structural protein NS5 as a master regulator of the APC/cyclosome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Krejbich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ugo Hirigoyen</w:t>
+                <w:t xml:space="preserve">Christine Robert da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines12030280⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2024.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495903v1</w:t>
+                <w:t xml:space="preserve">hal-04496951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika virus restriction of host antioxidant response is mediated by intracellular NS1 and reveals its ability to upregulate Bach1 expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Exosome-Mediated Antigen Delivery: Unveiling Novel Strategies in Viral Infection Control and Vaccine Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Krejbich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hoarau</w:t>
+                <w:t xml:space="preserve">Alisé Lagrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Meilhac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+                <w:t xml:space="preserve">Ugo Hirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 690, pp.149312. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.149312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines12030280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496958v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antiviral Potential of AdipoRon, an Adiponectin Receptor Agonist, Reveals the Ability of Zika Virus to Deregulate Adiponectin Receptor Expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Zika virus restriction of host antioxidant response is mediated by intracellular NS1 and reveals its ability to upregulate Bach1 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+                <w:t xml:space="preserve">Mathilde Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lefebvre D’hellencourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Diotel</w:t>
+                <w:t xml:space="preserve">Olivier Meilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v16010024⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 690, pp.149312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.149312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496954v1</w:t>
+                <w:t xml:space="preserve">hal-04496958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle and mitosis progression during ZIKA virus infection: The viral non-structural protein NS5 as a master regulator of the APC/cyclosome?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Antiviral Potential of AdipoRon, an Adiponectin Receptor Agonist, Reveals the Ability of Zika Virus to Deregulate Adiponectin Receptor Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Hoareau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daed El Safadi</w:t>
+                <w:t xml:space="preserve">Christian Lefebvre D’hellencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Robert da Silva</w:t>
+                <w:t xml:space="preserve">Nicolas Diotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 221, pp.75-80. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2024.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v16010024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496951v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gold Nanoparticles-Functionalized with the Synthetic PADRE^S2P6 Peptide Can Be Useful for SARS-CoV-2 Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular Vesicles Are Conveyors of the NS1 Toxin during Dengue Virus and Zika Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisé Lagrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Herrscher</w:t>
+                <w:t xml:space="preserve">Julien Mélade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Ben Haddada</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Colette Cordonin</w:t>
+                <w:t xml:space="preserve">Lauriane Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoarchitectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37256/nat.4220233692⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15020364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512975v1</w:t>
+                <w:t xml:space="preserve">hal-04052445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Metabolism on Immune Response: A Journey to Understand Immunometabolism in the Context of Viral Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daed El Safadi</w:t>
+                <w:t xml:space="preserve">The Gold Nanoparticles-Functionalized with the Synthetic PADRE^S2P6 Peptide Can Be Useful for SARS-CoV-2 Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Haddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Paulo-Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Hoareau</w:t>
+                <w:t xml:space="preserve">Jessica Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+                <w:t xml:space="preserve">Colette Cordonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (12), pp.2399. </w:t>
+              <w:t xml:space="preserve">Nanoarchitectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15122399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37256/nat.4220233692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496978v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Vesicles Are Conveyors of the NS1 Toxin during Dengue Virus and Zika Virus Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The Influence of Metabolism on Immune Response: A Journey to Understand Immunometabolism in the Context of Viral Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mélade</w:t>
+                <w:t xml:space="preserve">Aurélie Paulo-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Grondin</w:t>
+                <w:t xml:space="preserve">Marjolaine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.364. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15020364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15122399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052445v1</w:t>
+                <w:t xml:space="preserve">hal-04496978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Adiponectin Receptors in the Brain of Adult Mouse: Effect of a Single Dose of the Adiponectin Receptor Agonist, AdipoRON, on Ischemic Stroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Efficient Antiviral Response of A549 Cells Is Enhanced When Mitochondrial Respiration Is Promoted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Paulo-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Clain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meilhac</w:t>
+                <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci12050680⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11101168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227844v1</w:t>
+                <w:t xml:space="preserve">hal-04206718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Distribution of Adiponectin Receptors in the Brain of Adult Mouse: Effect of a Single Dose of the Adiponectin Receptor Agonist, AdipoRON, on Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Planesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-10057-7⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12050680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090801v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptosis during ZIKA Virus Infection: Too Soon or Too Late?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Chatelain</w:t>
+                <w:t xml:space="preserve">ApoA-I Nanoparticles as Curcumin Carriers for Cerebral Endothelial Cells: Improved Cytoprotective Effects against Methylglyoxal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Sandhya Narra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rosanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Patche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Veeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23031287⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph15030347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628596v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cordonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Planesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-10885-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ApoA-I Nanoparticles as Curcumin Carriers for Cerebral Endothelial Cells: Improved Cytoprotective Effects against Methylglyoxal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bryan Veeren</w:t>
+                <w:t xml:space="preserve">The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Cordonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Planesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (3), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.5999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph15030347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-10057-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468844v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of RedOX Imbalance during Zika Virus Infection Promoting the Formation of Disulfide-Bond-Dependent Oligomers of the Envelope Protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apoptosis during ZIKA Virus Infection: Too Soon or Too Late?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Krejbich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Frumence</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wissal Harrabi</w:t>
+                <w:t xml:space="preserve">Camille Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14061131⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23031287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496984v1</w:t>
+                <w:t xml:space="preserve">hal-03628596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Efficient Antiviral Response of A549 Cells Is Enhanced When Mitochondrial Respiration Is Promoted</w:t>
+                <w:t xml:space="preserve">Evidence of RedOX Imbalance during Zika Virus Infection Promoting the Formation of Disulfide-Bond-Dependent Oligomers of the Envelope Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Desprès</w:t>
+                <w:t xml:space="preserve">Wissal Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (10), pp.1168. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.1131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens11101168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v14061131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206718v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective Effects of Medicinal Plant Decoctions on Macrophages in the Context of Atherosclerosis</w:t>
               </w:r>
@@ -2876,64 +2876,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Checkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ramin-Mangata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Diotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2997,64 +2997,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika E Glycan Loop Region and Guillain–Barré Syndrome-Related Proteins: A Possible Molecular Mimicry to Be Taken in Account for Vaccine Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3144,51 +3144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3252,103 +3252,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHOP Pro-Apoptotic Transcriptional Program in Response to ER Stress Is Hacked by Zika Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El-Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, pp.3750. </w:t>
@@ -3399,77 +3399,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Toxin NS1 Implication in Dengue Pathogenesis Making It a Pivotal Target in Development of Efficient Vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisé Lagrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ogire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundary Seriacaroupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3514,697 +3514,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of immunodetection of the transcription factor C/EBP homologous protein by western blot</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+                <w:t xml:space="preserve">Reconstituted High-density Lipoprotein Therapy Improves Survival in Mouse Models of Sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zappella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Yong-Sang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Planesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2020.113775⟩</w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132 (4), pp.825-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000003155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120150v1</w:t>
+                <w:t xml:space="preserve">hal-04516378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika virus subversion of chaperone GRP78/BiP expression in A549 cells during UPR activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Improvement of immunodetection of the transcription factor C/EBP homologous protein by western blot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.05.011⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 601, pp.113775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2020.113775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119668v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Reactivity of a 20-mer Peptide Representing the Zika E Glycan Loop Involves the Antigenic Determinants E-152/156/158</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zika virus subversion of chaperone GRP78/BiP expression in A549 cells during UPR activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Harrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliano Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jason Decotter</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12111258⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175, pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995736v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geraniin-Rich Extract from Reunion Island Endemic Medicinal Plant Phyllanthus phillyreifolius Inhibits Zika and Dengue Virus Infection at Non-Toxic Effect Doses in Zebrafish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Immune Reactivity of a 20-mer Peptide Representing the Zika E Glycan Loop Involves the Antigenic Determinants E-152/156/158</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliano Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t>
+                <w:t xml:space="preserve">Bénédicte Vanwalscappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Decotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25102316⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12111258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586238v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituted High-density Lipoprotein Therapy Improves Survival in Mouse Models of Sepsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tanaka</w:t>
+                <w:t xml:space="preserve">The Geraniin-Rich Extract from Reunion Island Endemic Medicinal Plant Phyllanthus phillyreifolius Inhibits Zika and Dengue Virus Infection at Non-Toxic Effect Doses in Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliano Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Genève</w:t>
+                <w:t xml:space="preserve">Dovilė Grauzdytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Zappella</w:t>
+                <w:t xml:space="preserve">Andrea Koishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennyfer Yong-Sang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Planesse</w:t>
+                <w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 132 (4), pp.825-838. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (10), pp.2316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000003155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25102316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516378v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of adiponectin receptors in the brain of adult zebrafish and mouse: Links with neurogenic niches and brain repair</w:t>
               </w:r>
@@ -4229,51 +4229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Parimisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cassam Sulliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Sandhya Narra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4318,408 +4318,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chimeric Zika Virus between Viral Strains MR766 and BeH819015 Highlights a Role for E-glycan Loop in Antibody-mediated Virus Neutralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ZIKA Virus Delays Cell Death Through the Anti-Apoptotic Bcl-2 Family Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines7020055⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue "Zika Virus and Host Interactions", 8 (11), pp.1338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8111338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477822v1</w:t>
+                <w:t xml:space="preserve">hal-02988000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GFP Reporter MR766-Based Flow Cytometry Neutralization Test for Rapid Detection of Zika Virus-Neutralizing Antibodies in Serum Specimens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A Chimeric Zika Virus between Viral Strains MR766 and BeH819015 Highlights a Role for E-glycan Loop in Antibody-mediated Virus Neutralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Alvarez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 7 (3), pp.66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines7030066⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines7020055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188267v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ZIKA Virus Delays Cell Death Through the Anti-Apoptotic Bcl-2 Family Proteins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">A GFP Reporter MR766-Based Flow Cytometry Neutralization Test for Rapid Detection of Zika Virus-Neutralizing Antibodies in Serum Specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desprès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Special Issue "Zika Virus and Host Interactions", 8 (11), pp.1338. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8111338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines7030066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988000v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperglycemia modulates redox, inflammatory and vasoactive markers through specific signaling pathways in cerebral endothelial cells: Insights on insulin protective action</w:t>
               </w:r>
@@ -4731,77 +4731,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Arcambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice Taïlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaïcken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 130, pp.59-70. </w:t>
@@ -4833,325 +4833,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Envelope Residues E152/156/158 of Zika Virus Influence the Early Stages of Virus Infection in Human Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Étienne Frumence</w:t>
+                <w:t xml:space="preserve">Advanced glycation end-products disrupt human endothelial cells redox homeostasis: new insights into reactive oxygen species production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Desprès</w:t>
+                <w:t xml:space="preserve">Susana Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Veeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Paradela-Dobarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells8111444⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (2), pp.150-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10715762.2018.1529866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988039v1</w:t>
+                <w:t xml:space="preserve">hal-02402070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced glycation end-products disrupt human endothelial cells redox homeostasis: new insights into reactive oxygen species production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Paradela-Dobarro</w:t>
+                <w:t xml:space="preserve">The Envelope Residues E152/156/158 of Zika Virus Influence the Early Stages of Virus Infection in Human Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezequiel Álvarez</w:t>
+                <w:t xml:space="preserve">Ge Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (2), pp.150-169. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.1444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10715762.2018.1529866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells8111444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402070v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doratoxylon apetalum, an Indigenous Medicinal Plant from Mascarene Islands, Is a Potent Inhibitor of Zika and Dengue Virus Infection in Human Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliano Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cristine Koishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5159,51 +5159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Nunes Duarte dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (10), pp.2382. </w:t>
@@ -5235,364 +5235,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extract from &amp;lt;i&amp;gt;Aphloia theiformis&amp;lt;/i&amp;gt;, an edible indigenous plant from Reunion Island, impairs Zika virus attachment to the host cell surface</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; comparison of three common essential oils mosquito repellents as inhibitors of the Ross River virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Clain</w:t>
+                <w:t xml:space="preserve">Miora Ralambondrainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sinigaglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cristine Koishi</w:t>
+                <w:t xml:space="preserve">Essia Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gorgette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gadea</w:t>
+                <w:t xml:space="preserve">Renata Baranauskienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.10856. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29183-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273495v1</w:t>
+                <w:t xml:space="preserve">hal-04555624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; comparison of three common essential oils mosquito repellents as inhibitors of the Ross River virus</w:t>
+                <w:t xml:space="preserve">Extract from &amp;lt;i&amp;gt;Aphloia theiformis&amp;lt;/i&amp;gt;, an edible indigenous plant from Reunion Island, impairs Zika virus attachment to the host cell surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miora Ralambondrainy</w:t>
+                <w:t xml:space="preserve">Elodie Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essia Belarbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+                <w:t xml:space="preserve">Laura Sinigaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cristine Koishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Baranauskienė</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t>
+                <w:t xml:space="preserve">Olivier Gorgette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (5), pp.14. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29183-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555624v1</w:t>
+                <w:t xml:space="preserve">hal-02273495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subversion of the Heme Oxygenase-1 Antiviral Activity by Zika Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5643,103 +5643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effects of Phyllanthus phillyreifolius extracts against hydrogen peroxide induced oxidative stress in HEK293 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dovilė Grauzdytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrius Pukalskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5786,77 +5786,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Flavonoid Isoquercitrin Precludes Initiation of Zika Virus Infection in Human Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5907,103 +5907,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural proteins of epidemic and historical strains of Zika virus differ in their ability to initiate viral infection in human host cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 516, pp.265 - 273. </w:t>
@@ -6035,831 +6035,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The M-phase specific hyperphosphorylation of Staufen2 involved the cyclin-dependent kinase CDK1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recombinant Zika NS1 protein secreted from Vero cells is efficient for inducing production of immune serum against NS1 dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Beaujois</w:t>
+                <w:t xml:space="preserve">Alexia Ndebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Ottoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sami Hsine</w:t>
+                <w:t xml:space="preserve">Philippe Souque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12860-017-0142-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19010038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702905v1</w:t>
+                <w:t xml:space="preserve">hal-01703097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyromonas gingivalis lipopolysaccharides act exclusively through TLR4 with a resilience between mouse and human</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Couret</w:t>
+                <w:t xml:space="preserve">The M-phase specific hyperphosphorylation of Staufen2 involved the cyclin-dependent kinase CDK1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaujois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Giraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meilhac</w:t>
+                <w:t xml:space="preserve">Christina Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lefebvre d'Hellencourt</w:t>
+                <w:t xml:space="preserve">Sami Hsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.15789. </w:t>
+              <w:t xml:space="preserve">BMC Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-16190-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12860-017-0142-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689692v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClearColi BL21(DE3)-based expression of Zika virus antigens illustrates a rapid method of antibody production against emerging pathogens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porphyromonas gingivalis lipopolysaccharides act exclusively through TLR4 with a resilience between mouse and human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bos</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lefebvre d'Hellencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.011⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.15789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-16190-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689690v1</w:t>
+                <w:t xml:space="preserve">hal-01689692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant Zika NS1 protein secreted from Vero cells is efficient for inducing production of immune serum against NS1 dimer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">ClearColi BL21(DE3)-based expression of Zika virus antigens illustrates a rapid method of antibody production against emerging pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Harrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (1), pp.38. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (9), pp.179 - 182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19010038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703097v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The South Pacific epidemic strain of Zika virus replicates efficiently in human epithelial A549 cells leading to IFN-β production and apoptosis induction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The growth of arthralgic Ross River virus is restricted in human monocytic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essia Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Ralambondrainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Nativel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 493, pp.217-226. </w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, pp.64-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2016.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2016.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980899v1</w:t>
+                <w:t xml:space="preserve">inserm-01375991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The growth of arthralgic Ross River virus is restricted in human monocytic cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The South Pacific epidemic strain of Zika virus replicates efficiently in human epithelial A549 cells leading to IFN-β production and apoptosis induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 225, pp.64-68. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 493, pp.217-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2016.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01375991v2</w:t>
+                <w:t xml:space="preserve">hal-01980899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble expression of disulfide-bonded C-type lectin like domain of human CD93 in the cytoplasm of Escherichia coli</w:t>
               </w:r>
@@ -6871,64 +6871,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Figuester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Planesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6979,51 +6979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant human HSP60 produced in ClearColi™ BL21(DE3) does not activate the NFκB pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Planesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7165,51 +7165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard-Vincent Thon-Hon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Kumar Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10.1371/journal.pone.0076039. </w:t>
@@ -7260,51 +7260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation triggers high mobility group box 1 (HMGB1) secretion in adipose tissue, a potential link to obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Kumar Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7393,51 +7393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-Ilf3 and L-NF90 traffic to the nucleolus granular component: alternatively-spliced exon 3 encodes a nucleolar localization motif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7598,51 +7598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Catan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Planesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7873,77 +7873,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika virus, pathology, and control: Zika vaccine strategies in development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zika Virus Biology, Transmission, and Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1: The Neuroscience of Zika, Elsevier, pp.129-140, 2021, 978-0-12-820268-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8009,90 +8009,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika Virus Persists in Retinal Pigment Epithelial Cells Resulting in Moderate Cytopathic Effects but Epithelial-Mesenchymal Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8123,90 +8123,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Zika Virus Persistently Infects Retinal Pigment Epithelial Cells, Eliciting Limited Cytopathic Effects and Loss of Epithelial Characteristics Consistent with Epithelial-Mesenchymal Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daed El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8250,51 +8250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oxygen–Glucose Deprivation Model with GasPak for Studying ER Stress–Ischemia Interactions in Human Endothelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Muzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8473,103 +8473,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosstalk Between Endoplasmic Reticulum Stress and The Unfolded Protein Response During ZIKA Virus Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8681,51 +8681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C1C8966"/>
+    <w:nsid w:val="727E03C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8912,51 +8912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:viranaickenwildriss@yahoo.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fasebj.org/cgi/doi/10.1096/fj.04-1763fje)" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov.gate2.inist.fr/pubmed/25771243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05558009v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoareau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorie Lebeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Muzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich-Trotot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps9020039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duployer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Scussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lejarre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esnault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09269-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cazeneuve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorie Lebeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medsci13010028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El Safadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mokhtari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Hirigoyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12030280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.149312" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefebvre D&#8217;hellencourt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16010024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.01.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04512975v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Herrscher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haddada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andries" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cordonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/nat.4220233692" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paulo-Ramos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122399" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04052445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Grondin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020364" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04227844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12050680" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04090801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10057-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031287" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10885-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468844v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Sandhya Narra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rosanaly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Patche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Veeren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15030347" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Harrabi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11101168" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03129664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Checkouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramin-Mangata" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marodon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010280" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Begue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hoarau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030283" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03321861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dobi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vagner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2021.113082" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03702919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El-Safadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073750" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundary Seriacaroupin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9090946" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03120150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2020.113775" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03119668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El Kalamouni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.05.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02995736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vanwalscappel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Decotter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12111258" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovil&#279; Grauzdyt&#279;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koishi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Rimantas Venskutonis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102316" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanaka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gen&#232;ve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zappella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Yong-Sang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000003155" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02300883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepand Rastegar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Parimisetty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cassam Sulliman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Weber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24669" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02477822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7020055" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7030066" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02988000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8111338" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468908v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Arcambal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Ta&#239;l&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Virana&#239;cken" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.10.430" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02988039v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8111444" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402070v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bravo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Paradela-Dobarro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel &#193;lvarez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2018.1529866" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586355v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristine Koishi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Nunes Duarte dos Santos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20102382" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02273495v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29183-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04555624v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ralambondrainy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Belarbi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Baranauskien&#279;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196757" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02981535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02983510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Pukalskas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207672" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01767077v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041093" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702657v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.12.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702905v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaujois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ottoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hsine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12860-017-0142-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689692v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefebvre d'Hellencourt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16190-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703097v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ndebo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19010038" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.03.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375991v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2016.09.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Figuester" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2016.10.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Iwema" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2015.01.028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Marimoutou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Vincent Thon-Hon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Gunasekaran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01198324v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Festy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya C&#233;sari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2013.07.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKHZS0W0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627722v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chaumet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Durieux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022296" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02304471v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Girard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Awada" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506395v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;k Sababadichetty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garrigos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issack" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Desir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoit-Cattin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190558v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820268-5.00012-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501785v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389943v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05413345v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fontaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496996v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Jonathan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frumence Etienne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrabi Wissal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kalamouni Chaker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despres Philippe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496992v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:viranaickenwildriss@yahoo.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fasebj.org/cgi/doi/10.1096/fj.04-1763fje)" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov.gate2.inist.fr/pubmed/25771243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05558009v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoareau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorie Lebeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Muzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich-Trotot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps9020039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cazeneuve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorie Lebeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medsci13010028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudillat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duployer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Scussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lejarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esnault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09269-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El Safadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.01.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mokhtari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Hirigoyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12030280" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.149312" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefebvre D&#8217;hellencourt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16010024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04052445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Grondin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020364" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04512975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Herrscher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haddada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andries" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cordonin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/nat.4220233692" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paulo-Ramos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122399" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11101168" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04227844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12050680" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Sandhya Narra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rosanaly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Patche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Veeren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15030347" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10885-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04090801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10057-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031287" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Harrabi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061131" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03129664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Checkouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ramin-Mangata" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marodon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010280" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Begue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hoarau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030283" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03321861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dobi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vagner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2021.113082" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03702919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El-Safadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073750" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundary Seriacaroupin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9090946" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516378v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanaka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gen&#232;ve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zappella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Yong-Sang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000003155" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03120150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2020.113775" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03119668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El Kalamouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.05.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02995736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vanwalscappel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Decotter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12111258" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovil&#279; Grauzdyt&#279;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koishi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Rimantas Venskutonis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102316" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02300883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepand Rastegar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Parimisetty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cassam Sulliman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Weber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24669" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02988000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8111338" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02477822v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7020055" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188267v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7030066" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468908v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Arcambal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Ta&#239;l&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Virana&#239;cken" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.10.430" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bravo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Paradela-Dobarro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel &#193;lvarez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2018.1529866" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02988039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8111444" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586355v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristine Koishi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Nunes Duarte dos Santos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20102382" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04555624v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ralambondrainy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Belarbi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Baranauskien&#279;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196757" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02273495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29183-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02981535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02983510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Pukalskas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207672" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01767077v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041093" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702657v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.12.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ndebo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19010038" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702905v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaujois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ottoni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gagnon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hsine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12860-017-0142-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefebvre d'Hellencourt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16190-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375991v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2016.09.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980899v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.03.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Figuester" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2016.10.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Iwema" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2015.01.028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Marimoutou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Vincent Thon-Hon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Gunasekaran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01198324v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Festy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya C&#233;sari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2013.07.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKHZS0W0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627722v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chaumet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Durieux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022296" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02304471v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Girard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Awada" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506395v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;k Sababadichetty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garrigos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issack" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Desir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoit-Cattin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190558v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820268-5.00012-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501785v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389943v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05413345v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fontaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496996v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Jonathan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frumence Etienne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrabi Wissal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kalamouni Chaker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despres Philippe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496992v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>