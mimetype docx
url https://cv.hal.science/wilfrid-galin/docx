--- v1 (2026-03-30)
+++ v2 (2026-04-19)
@@ -861,221 +861,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des occupations chasséennes en bord de Lez : résultats préliminaires des fouilles de la ZAC Port Marianne République à Montpellier (34)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nigthmare at the border: liminal contacts and porous margins during the 6th and 5th millennia in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Départementale d'Archéologie de l'Hérault</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">28th Annual Meeting of the European Association of Archaeologists : Borderline lithics: from spatial patterns to social processes during the European neolithization (Session 252)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Budapast, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906781v1</w:t>
+                <w:t xml:space="preserve">hal-04914127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigthmare at the border: liminal contacts and porous margins during the 6th and 5th millennia in Southern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des occupations chasséennes en bord de Lez : résultats préliminaires des fouilles de la ZAC Port Marianne République à Montpellier (34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Meeting of the European Association of Archaeologists : Borderline lithics: from spatial patterns to social processes during the European neolithization (Session 252)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Budapast, Hungary</w:t>
+              <w:t xml:space="preserve">Rencontre Départementale d'Archéologie de l'Hérault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914127v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données récentes sur le Néolithique moyen entre moyenne vallée de l'Aude et la plaine du Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1516,51 +1516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dame de Port-Marianne (Montpellier, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème RMPR : Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C.) &amp; Actualité de la recherche (Narbonne, 18-21 octobre 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2026,51 +2026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEP, pp.111-132, 2024</w:t>
@@ -2228,51 +2228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un édifice inédit du Vérazien : Couteille-Terralbe à Limoux (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Antolín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2992,267 +2992,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport 2020 PCR mines et métallurgies pré et protohistoriques en Occitanie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Costa</w:t>
+                <w:t xml:space="preserve">Domaine de la Tuilerie- la Teuleria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Maillé</w:t>
+                <w:t xml:space="preserve">Étienne Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dransart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Galin</w:t>
+                <w:t xml:space="preserve">Ingrid Dunyach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
+                <w:t xml:space="preserve">Guillaume Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Antolín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Projet collectif de recherches Mines et métallurgies pré et protohistoriques en Occitanie. 2020, 208 p</w:t>
+              <w:t xml:space="preserve">ACTER Archéologie; Service Régional d'Archéologie Occitanie. 2020, pp.425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03121969v1</w:t>
+                <w:t xml:space="preserve">hal-04190949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domaine de la Tuilerie- la Teuleria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport 2020 PCR mines et métallurgies pré et protohistoriques en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dransart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Roguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ferran Antolín</w:t>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ACTER Archéologie; Service Régional d'Archéologie Occitanie. 2020, pp.425</w:t>
+              <w:t xml:space="preserve">[0] Projet collectif de recherches Mines et métallurgies pré et protohistoriques en Occitanie. 2020, 208 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190949v1</w:t>
+                <w:t xml:space="preserve">halshs-03121969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fenêtre sur le Néolithique final du Ségala. L'occupation de La Mothe à Quins (Aveyron,12)</w:t>
               </w:r>
@@ -3555,51 +3555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F81B21CA"/>
+    <w:nsid w:val="3175E3A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3786,51 +3786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wilfrid-galin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3901-1359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905471v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Masson Mourey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deparnay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04915931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Papin-Drastik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;meteau Nathalie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braja Ana&#239;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauzedde Florent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.faton.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Olivia Doumerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dausse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauve Labatte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dransart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roudier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01997740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Orgeval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560544v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wilfrid-galin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3901-1359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905471v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Masson Mourey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deparnay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04915931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Papin-Drastik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;meteau Nathalie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braja Ana&#239;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauzedde Florent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.faton.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Olivia Doumerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dausse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauve Labatte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roudier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dransart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01997740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Orgeval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560544v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>