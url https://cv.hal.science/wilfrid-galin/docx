--- v2 (2026-04-19)
+++ v3 (2026-05-11)
@@ -602,302 +602,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritages culturels au Néolithique moyen. Caractérisation des traditions céramiques de La Teuleria (Saint-Génis-des-Fontaines, Pyrénées-Orientales)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fosse 5012 de Lautagne (Valence, Drôme): un exemple des interactions culturelles dans la moyenne vallée du Rhône à la fin du Vème millénaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Ledevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
+              <w:t xml:space="preserve">(Im)mobiles? Circulation, échanges des objets et des idées, mobilités, stabilités des personnes et des groupes durant la pré-prothistoire européenne, Actes des IIIe Rencontres Nord-Sud de Préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I. Sénépart; E. Thirault, Nov 2018, Lyon, France. pp.149-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255964v1</w:t>
+                <w:t xml:space="preserve">hal-04190938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fosse 5012 de Lautagne (Valence, Drôme): un exemple des interactions culturelles dans la moyenne vallée du Rhône à la fin du Vème millénaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Héritages culturels au Néolithique moyen. Caractérisation des traditions céramiques de La Teuleria (Saint-Génis-des-Fontaines, Pyrénées-Orientales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Caro</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Im)mobiles? Circulation, échanges des objets et des idées, mobilités, stabilités des personnes et des groupes durant la pré-prothistoire européenne, Actes des IIIe Rencontres Nord-Sud de Préhistoire récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I. Sénépart; E. Thirault, Nov 2018, Lyon, France. pp.149-160</w:t>
+              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190938v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il n’y a pas de petits sites... Nouvelles données sur le Néolithique moyen et les pratiques funéraires de la fin de l’Âge du Bronze dans la vallée du Tech. La fouille de la Teularia (Saint-Génis-des-Fontaines)</w:t>
+                <w:t xml:space="preserve">Des occupations chasséennes en bord de Lez : résultats préliminaires des fouilles de la ZAC Port Marianne République à Montpellier (34)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée Départementale d'Archéologie des Pyrénées-Orientales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Rencontre Départementale d'Archéologie de l'Hérault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906789v1</w:t>
+                <w:t xml:space="preserve">hal-04906781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigthmare at the border: liminal contacts and porous margins during the 6th and 5th millennia in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -913,169 +926,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Meeting of the European Association of Archaeologists : Borderline lithics: from spatial patterns to social processes during the European neolithization (Session 252)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Budapast, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des occupations chasséennes en bord de Lez : résultats préliminaires des fouilles de la ZAC Port Marianne République à Montpellier (34)</w:t>
+                <w:t xml:space="preserve">Il n’y a pas de petits sites... Nouvelles données sur le Néolithique moyen et les pratiques funéraires de la fin de l’Âge du Bronze dans la vallée du Tech. La fouille de la Teularia (Saint-Génis-des-Fontaines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Départementale d'Archéologie de l'Hérault</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5ème Journée Départementale d'Archéologie des Pyrénées-Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906781v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données récentes sur le Néolithique moyen entre moyenne vallée de l'Aude et la plaine du Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1516,51 +1516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dame de Port-Marianne (Montpellier, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème RMPR : Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C.) &amp; Actualité de la recherche (Narbonne, 18-21 octobre 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1994,285 +1994,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Plots de Berriac au Golf d'Auriac. Relecture d'un ensemble mobilier de la fin du 5e millénaire dans le bassin de l'Aude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Caro</w:t>
+                <w:t xml:space="preserve">Usages et fonctions des structures à pierres chauffées du Toulousain au Néolithique. Nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïténa Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AEP, pp.111-132, 2024</w:t>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.425-448, 2024, 978-2-35842-035-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828400v1</w:t>
+                <w:t xml:space="preserve">hal-04906772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et fonctions des structures à pierres chauffées du Toulousain au Néolithique. Nouvelles perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Des Plots de Berriac au Golf d'Auriac. Relecture d'un ensemble mobilier de la fin du 5e millénaire dans le bassin de l'Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.425-448, 2024, 978-2-35842-035-8</w:t>
+              <w:t xml:space="preserve">, AEP, pp.111-132, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906772v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un édifice inédit du Vérazien : Couteille-Terralbe à Limoux (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Antolín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,113 +2544,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Caro</w:t>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 4 vol., 1600 p</w:t>
+              <w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 3 vol., 341, 163 et 321 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445770v1</w:t>
+                <w:t xml:space="preserve">hal-05241206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t>
               </w:r>
@@ -2662,113 +2662,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 3 vol., 341, 163 et 321 p</w:t>
+              <w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 4 vol., 1600 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241206v1</w:t>
+                <w:t xml:space="preserve">hal-05445770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vias La Gardie-Font Longue Tranche 1</w:t>
               </w:r>
@@ -2992,267 +2992,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domaine de la Tuilerie- la Teuleria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport 2020 PCR mines et métallurgies pré et protohistoriques en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dransart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Roguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ferran Antolín</w:t>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ACTER Archéologie; Service Régional d'Archéologie Occitanie. 2020, pp.425</w:t>
+              <w:t xml:space="preserve">[0] Projet collectif de recherches Mines et métallurgies pré et protohistoriques en Occitanie. 2020, 208 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190949v1</w:t>
+                <w:t xml:space="preserve">halshs-03121969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport 2020 PCR mines et métallurgies pré et protohistoriques en Occitanie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Costa</w:t>
+                <w:t xml:space="preserve">Domaine de la Tuilerie- la Teuleria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Maillé</w:t>
+                <w:t xml:space="preserve">Étienne Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dransart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Galin</w:t>
+                <w:t xml:space="preserve">Ingrid Dunyach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
+                <w:t xml:space="preserve">Guillaume Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Antolín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Projet collectif de recherches Mines et métallurgies pré et protohistoriques en Occitanie. 2020, 208 p</w:t>
+              <w:t xml:space="preserve">ACTER Archéologie; Service Régional d'Archéologie Occitanie. 2020, pp.425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03121969v1</w:t>
+                <w:t xml:space="preserve">hal-04190949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fenêtre sur le Néolithique final du Ségala. L'occupation de La Mothe à Quins (Aveyron,12)</w:t>
               </w:r>
@@ -3555,51 +3555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3175E3A3"/>
+    <w:nsid w:val="9091B311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3786,51 +3786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wilfrid-galin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3901-1359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905471v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Masson Mourey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deparnay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04915931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Papin-Drastik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;meteau Nathalie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braja Ana&#239;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauzedde Florent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.faton.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Olivia Doumerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dausse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauve Labatte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roudier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dransart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01997740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Orgeval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560544v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wilfrid-galin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3901-1359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905471v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Masson Mourey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deparnay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04915931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Papin-Drastik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;meteau Nathalie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braja Ana&#239;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauzedde Florent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.faton.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Olivia Doumerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dausse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauve Labatte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dransart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roudier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01997740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Orgeval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560544v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>