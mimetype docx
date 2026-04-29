--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -119,51 +119,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (267)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (269)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -668,161 +668,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Membranes Synthesized by Etching a Sr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; Sacrificial Layer Using an Intermediary Manganite Protection Layer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the one-dimensional (1-D) Heisenberg antiferromagnetic state in pyrochlore α-Cu 2 V 2 O 7 from critical exponent analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saidur Rahman Bakaul</w:t>
+                <w:t xml:space="preserve">Ajith Nix Esr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg I. Lebedev</w:t>
+                <w:t xml:space="preserve">Pujalin Biswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+                <w:t xml:space="preserve">D. Samal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bhaskar Chandra Behera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.4451-4460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.5c00053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4tc04888a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040079v1</w:t>
+                <w:t xml:space="preserve">hal-05565165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of the Hall Effect on Doped and Undoped Praseodymium Nickelate Perovskite Thin Films and the Impact of the Reduction Process</w:t>
               </w:r>
@@ -936,33921 +932,34939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the SrVO3 thin film thickness integrated on glass thanks to [Ca$_2$Nb$_3$O$_{10}$]- nanosheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic La&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Membranes Synthesized by Etching a Sr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; Sacrificial Layer Using an Intermediary Manganite Protection Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie El Rami</w:t>
+                <w:t xml:space="preserve">Saidur Rahman Bakaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hurand</w:t>
+                <w:t xml:space="preserve">Oleg I. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Baudouin</w:t>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dallocchio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162580⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.5c00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929878v1</w:t>
+                <w:t xml:space="preserve">hal-05040079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martando Rath</w:t>
+                <w:t xml:space="preserve">Anomalous Variation in Ferromagnetic T C with Ionic Radius &lt; r A &gt; in High-Entropy Manganite: A Demonstration on the Crucial Role of ∠Mn─O─Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreyashi Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+                <w:t xml:space="preserve">Radhamadhab Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Pravin Walke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trilochan Bhunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arup Gayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (51), pp.22490-22502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097098v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Characterization of Atomic Positions in Orthorhombic Perovskite Thin Films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the SrVO3 thin film thickness integrated on glass thanks to [Ca$_2$Nb$_3$O$_{10}$]- nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Masset</w:t>
+                <w:t xml:space="preserve">Marie El Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Varignon</w:t>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chintakindi</w:t>
+                <w:t xml:space="preserve">Florent Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202502538⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 690, pp.162580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279537v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of optical transitions and electrical properties in LaVO3/SrTiO3 heterostructure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 169, pp.107852. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739521v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-phonon mediated superconductivity in La$_6$Ni$_5$O$_{12}$ nickel oxides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale Characterization of Atomic Positions in Orthorhombic Perovskite Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Iglesias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">M. Martirosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Passuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chintakindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.235107⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202502538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393736v1</w:t>
+                <w:t xml:space="preserve">hal-05279537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge ordering as the driving mechanism for superconductivity in rare-earth nickel oxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bibes</w:t>
+                <w:t xml:space="preserve">Phonon dynamics and magnetodielectric relaxation in distorted honeycomb ferrimagnet Ni 4 Nb 2 O 9 : Experiment and first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshita Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobhit Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayandeep Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prativa Pramanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasant Sathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8 (6), pp.064801. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.064801⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 9 (4), pp.045202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.045202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739493v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Transparency Window of SrVO 3 Transparent Conducting Oxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Investigation of optical transitions and electrical properties in LaVO3/SrTiO3 heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c07225⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 169, pp.107852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684679v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation dependent magnetocapacitance tuning in epitaxial (La,Sr)MnO3/(K,Na)NbO3-based heterostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumen Pradhan</w:t>
+                <w:t xml:space="preserve">Electron-phonon mediated superconductivity in La$_6$Ni$_5$O$_{12}$ nickel oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.158983⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (23), pp.235107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.235107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739519v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly constrained and appropriately normed density functional theory exchange-correlation functional applied to rare earth oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alvaro Adrian Carrasco Alvarez</w:t>
+                <w:t xml:space="preserve">Charge ordering as the driving mechanism for superconductivity in rare-earth nickel oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.115109⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (6), pp.064801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.064801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258130v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and etching of the insulating Sr‐Rich V 5+ phase at the metallic SrVO 3 surface revealed by Operando XAS spectroscopy characterizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+                <w:t xml:space="preserve">Tuning the Transparency Window of SrVO 3 Transparent Conducting Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martando Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ferdinando Bassato</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202301056⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (36), pp.47854-47865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c07225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739490v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial aging of thin films of the indium-free transparent conducting oxide SrVO 3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orientation dependent magnetocapacitance tuning in epitaxial (La,Sr)MnO3/(K,Na)NbO3-based heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumen Pradhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Ramachandra Rao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c02421⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 649, pp.158983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.158983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153455v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of SrTiO3 polycrystalline substrate grain growth for tuning thin film functional properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+                <w:t xml:space="preserve">Strongly constrained and appropriately normed density functional theory exchange-correlation functional applied to rare earth oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Adrian Carrasco Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101818⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (11), pp.115109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.115109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077479v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic structure and field-induced transitions in the triangular spin-1 antiferromagnet Ni Nb 2 O 6 : Observation of a triple point</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Weise</w:t>
+                <w:t xml:space="preserve">Formation and etching of the insulating Sr‐Rich V 5+ phase at the metallic SrVO 3 surface revealed by Operando XAS spectroscopy characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El-Khaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Bassato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.224430⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202301056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739518v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing implant performance: 20% reduction in $Pseudomonas\ aeruginosa$ bacterial initial formation with Cu$_{0.75}$Ti$_{0.25}$O$_2$ coating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Khong</w:t>
+                <w:t xml:space="preserve">Artificial aging of thin films of the indium-free transparent conducting oxide SrVO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (16), pp.20240-20251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c02421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0166085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04256492v1</w:t>
+                <w:t xml:space="preserve">hal-04153455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling mesenchymal stem cell differentiation using vanadium oxide thin film surface wettability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Yadav</w:t>
+                <w:t xml:space="preserve">Modeling of SrTiO3 polycrystalline substrate grain growth for tuning thin film functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hammad</w:t>
+                <w:t xml:space="preserve">Charles Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Lhuissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Retoux</w:t>
+                <w:t xml:space="preserve">Jérôme Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0155299⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.101818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256488v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of large magnetocapacitance in K 0.5 Na 0.5 NbO 3 / La 0.67 Sr 0.33 MnO 3 superlattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic structure and field-induced transitions in the triangular spin-1 antiferromagnet Ni Nb 2 O 6 : Observation of a triple point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maruthi R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobhit Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumen Pradhan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martando Rath</w:t>
+                <w:t xml:space="preserve">Sayandeep Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Veillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Mohindar Seehra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Weise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106 (15), pp.155403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.155403⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (22), pp.224430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.224430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817306v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing implant performance: 20% reduction in $Pseudomonas\ aeruginosa$ bacterial initial formation with Cu$_{0.75}$Ti$_{0.25}$O$_2$ coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baudouin</w:t>
+                <w:t xml:space="preserve">A. Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Luders</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+                <w:t xml:space="preserve">S. Pradhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Khaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.095008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0166085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340142v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural instabilities of infinite-layer nickelates from first-principles simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Varignon</w:t>
+                <w:t xml:space="preserve">Controlling mesenchymal stem cell differentiation using vanadium oxide thin film surface wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023064⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.071102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0155299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651506v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of mesenchymal stem cells using metal oxide thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Goux</w:t>
+                <w:t xml:space="preserve">Origin of large magnetocapacitance in K 0.5 Na 0.5 NbO 3 / La 0.67 Sr 0.33 MnO 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumen Pradhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/abead6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (15), pp.155403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.155403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429552v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium transport in olivine mantle: new insights from miniaturized study of volume and grain boundary diffusion in Mg2SiO4 bi-crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-021-01859-5⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.2108047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430291v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant inelastic x-ray scattering study of doping and temperature dependence of low-energy excitations in La 1 − x Sr x VO 3 thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Ablett</w:t>
+                <w:t xml:space="preserve">Structural instabilities of infinite-layer nickelates from first-principles simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Yakhou-Harris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">Manuel C Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235158⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.023064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322584v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale control of oxides by laser ablation: design and applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Differentiation of mesenchymal stem cells using metal oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Singh</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 54 (23), pp.61951O. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.668243⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 54 (23), pp.235402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/abead6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541356v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopic and magnetic properties of Europium doped nickel oxide nanoparticles prepared by microwave-assisted hydrothermal method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnesium transport in olivine mantle: new insights from miniaturized study of volume and grain boundary diffusion in Mg2SiO4 bi-crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176 (99), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-021-01859-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.157639⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03526024v1</w:t>
+                <w:t xml:space="preserve">hal-03430291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness-Dependent Domain Relaxation Dynamics Study in Epitaxial K 0.5 Na 0.5 NbO 3 Ferroelectric Thin Films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale control of oxides by laser ablation: design and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c05699⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (23), pp.61951O. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.668243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526011v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bourlier Yoan</w:t>
+                <w:t xml:space="preserve">Resonant inelastic x-ray scattering study of doping and temperature dependence of low-energy excitations in La 1 − x Sr x VO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Ruotsalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Yakhou-Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (23), pp.235158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335293v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-controlled magnetization using interfacial localizations in heterostructures</w:t>
+                <w:t xml:space="preserve">Raman spectroscopic and magnetic properties of Europium doped nickel oxide nanoparticles prepared by microwave-assisted hydrothermal method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjith Kumar P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neena Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 858, pp.157639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.157639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03417251v1</w:t>
+                <w:t xml:space="preserve">hal-03526024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bérini</w:t>
+                <w:t xml:space="preserve">Thickness-Dependent Domain Relaxation Dynamics Study in Epitaxial K 0.5 Na 0.5 NbO 3 Ferroelectric Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumen Pradhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Deepak Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 510, pp.- 145522. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (30), pp.36407-36415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c05699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531301v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of weak antilocalization in quantum interference effects of (001) oriented La 0.7 Sr 0.3 MnO 3 –SrRuO 3 superlattices</w:t>
+                <w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roshna Sobhanan Helen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourlier Yoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0014909⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 566, pp.150759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014244v1</w:t>
+                <w:t xml:space="preserve">hal-03335293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain modulated magnetocaloric effect in (111) oriented La 0.7 Sr 0.3 MnO 3 –SrRuO 3 superlattices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current-controlled magnetization using interfacial localizations in heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eui Young Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seok Hyeon Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byong-Guk Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prahallad Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nr00620c⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 557, pp.149871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014249v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Room Temperature Single-Electron Transistor of a Germanium Nanochain with Two and Multitunnel Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Katkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shobhnath Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmine Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Nappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (7), pp.1843-1848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaelm.0c00242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-orientation-dependent growth of SrRuO3 epitaxial thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jegon Lee</w:t>
+                <w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Notot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 499, pp.143924. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.143924⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 510, pp.- 145522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413355v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the magnetocaloric properties of PrVO 3 epitaxial oxide thin films by strain effects</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain modulated magnetocaloric effect in (111) oriented La 0.7 Sr 0.3 MnO 3 –SrRuO 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zaari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roshna S. H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0021031⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.5151-5158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0nr00620c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014237v2</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong magnetic anisotropy of epitaxial PrVO 3 thin lms on SrTiO 3 substrates with dierent orientations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of weak antilocalization in quantum interference effects of (001) oriented La 0.7 Sr 0.3 MnO 3 –SrRuO 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Boullay</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roshna Sobhanan Helen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prahallad Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c07794⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (3), pp.033906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0014909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019085v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer and magnetotransport properties of Sr1-La Ru1-Co O3 epitaxial thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface-orientation-dependent growth of SrRuO3 epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungmin Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyuk Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seunghun Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar Deepak</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.S. Ramachandra Rao</w:t>
+                <w:t xml:space="preserve">Jegon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.156142⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 499, pp.143924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.143924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014235v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textured Manganite Films Anywhere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Luders</w:t>
+                <w:t xml:space="preserve">Engineering the magnetocaloric properties of PrVO 3 epitaxial oxide thin films by strain effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Endichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b12209⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (7), pp.072402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0021031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307032v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism tailored by mechanical strain engineering in PrVO 3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Varignon</w:t>
+                <w:t xml:space="preserve">Strong magnetic anisotropy of epitaxial PrVO 3 thin lms on SrTiO 3 substrates with dierent orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224405⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (31), pp.35606-35613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c07794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014268v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface-based tuning of Rashba spin-orbit interaction in asymmetric oxide heterostructures with 3d electrons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rotella</w:t>
+                <w:t xml:space="preserve">Charge transfer and magnetotransport properties of Sr1-La Ru1-Co O3 epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Deepak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umasankar Dash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoungjun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Suraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Ramachandra Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10961-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 847, pp.156142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.156142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014263v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precession electron diffraction tomography on twinned crystals: application to CaTiO 3 thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Textured Manganite Films Anywhere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mercey</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (3), pp.626-636. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (40), pp.37302-37312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576719005569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b12209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162444v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the metal-insulator transition in epitaxial SrV O 3 films by uniaxial strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetism tailored by mechanical strain engineering in PrVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changan Wang</w:t>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongbin Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.115001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (22), pp.224405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014254v1</w:t>
+                <w:t xml:space="preserve">hal-03014268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable monoclinic [110] layered perovskite Dy 2 Ti 2 O 7 thin films for ferroelectric applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface-based tuning of Rashba spin-orbit interaction in asymmetric oxide heterostructures with 3d electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weinan Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pravarthana</w:t>
+                <w:t xml:space="preserve">Lei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lebedev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Fouchet</w:t>
+                <w:t xml:space="preserve">Fatih Doğan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trassin</w:t>
+                <w:t xml:space="preserve">Changjian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rotella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ra04554f⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.3052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10961-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014266v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of oxygen pressure during deposition on the dielectric properties of amorphous titanium dioxide thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the metal-insulator transition in epitaxial SrV O 3 films by uniaxial strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Changan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Luders</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hongbin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Deepak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab06a1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (11), pp.115001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.115001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118463v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of magnetic properties in compressively strained PrVO 3 thin films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precession electron diffraction tomography on twinned crystals: application to CaTiO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Suraj</w:t>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Václav Petříček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Palatinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.124413⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (3), pp.626-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719005569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014252v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide thin films as bioactive coatings</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metastable monoclinic [110] layered perovskite Dy 2 Ti 2 O 7 thin films for ferroelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Venkatesan</w:t>
+                <w:t xml:space="preserve">D. Pravarthana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaefbc⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Editors' Collection: Ferroelectric and Multiferroic Materials, 9 (35), pp.19895-19904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ra04554f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118458v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced magnetic and thermoelectric properties in epitaxial polycrystalline SrRuO 3 thin films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of oxygen pressure during deposition on the dielectric properties of amorphous titanium dioxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Gwan Choi</w:t>
+                <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chan June Zhung</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Luders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7nr09627e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (17), pp.175308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab06a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118449v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the defect dipole induced pyroelectric current in multiferroic GdMnO 3 system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pal</w:t>
+                <w:t xml:space="preserve">Enhancement of magnetic properties in compressively strained PrVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dhana Sekhar</w:t>
+                <w:t xml:space="preserve">A. Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Venimadhav</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Suraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5001245⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (12), pp.124413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.124413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118444v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-flop and magnetodielectric reversal in Yb substituted GdMnO 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxide thin films as bioactive coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dykas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">V Krishnan-Kutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Murugavel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Venkatesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 30 (12), pp.125801. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaad3a⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.033001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaefbc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118450v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin Scale Tailoring of Anisotropic Magnetic Coupling and Anomalous Magnetoresistance in SrRuO 3 −PrMnO 3 Superlattices</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhanced magnetic and thermoelectric properties in epitaxial polycrystalline SrRuO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungmin Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Yup Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeona Mun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Gwan Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan June Zhung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b17385⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.4377-4384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nr09627e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118455v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Symmetry Breaking on Interlayer Exchange Coupling and Electrical Conduction in SrRuO 3 -PrMnO 3 Superlattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Ultrathin Scale Tailoring of Anisotropic Magnetic Coupling and Anomalous Magnetoresistance in SrRuO 3 −PrMnO 3 Superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antarjami Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prahallad Padhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.201800913⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (50), pp.44190-44196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b17385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118453v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition of Sr 2 FeMoO 6 thin films grown on spark plasma sintered Sr 2 MgWO 6 substrates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Symmetry Breaking on Interlayer Exchange Coupling and Electrical Conduction in SrRuO 3 -PrMnO 3 Superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph Boullay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antarjami Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prahallad Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (20), pp.1800913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201800913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa6e3e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02162392v1</w:t>
+                <w:t xml:space="preserve">hal-02118453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Antiferromagnetic Coupling and Dual-Exchange Bias in Tetragonal SrRuO 3 –PrMnO 3 Superlattices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prahallad Padhan</w:t>
+                <w:t xml:space="preserve">Spin-flop and magnetodielectric reversal in Yb substituted GdMnO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Murugavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (12), pp.125801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaad3a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b11930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02118443v1</w:t>
+                <w:t xml:space="preserve">hal-02118450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Strain Engineering of Magnetism in Oxide Thin Films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations on the defect dipole induced pyroelectric current in multiferroic GdMnO 3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dhana Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Venimadhav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Murugavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201604112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.014102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5001245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162368v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structural distortion and interrelated phonon mode studies in yttrium chromite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pulsed laser deposition of Sr 2 FeMoO 6 thin films grown on spark plasma sintered Sr 2 MgWO 6 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/jmr.2017.5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (23), pp.235301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa6e3e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118436v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of La 0.7 Sr 0.3 MnO 3 crystal structures on magnetization of (1 1 1) oriented La 0.7 Sr 0.3 MnO 3 –SrRuO 3 superlattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial Antiferromagnetic Coupling and Dual-Exchange Bias in Tetragonal SrRuO 3 –PrMnO 3 Superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antarjami Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prahallad Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Padhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/28/19/196004⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (41), pp.36423-36430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b11930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118551v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characteristics and conduction mechanisms of amorphous subnanometric Al 2 O 3 –TiO 2 laminate dielectrics deposited by atomic layer deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Chemical Strain Engineering of Magnetism in Oxide Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4967534⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (22), pp.1604112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201604112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118555v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rainer Waser</w:t>
+                <w:t xml:space="preserve">Local structural distortion and interrelated phonon mode studies in yttrium chromite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Mannepalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajamani Raghunathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjith Ramadurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.11.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (8), pp.1541-1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2017.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118553v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2016 oxide electronic materials and oxide interfaces roadmap</w:t>
+                <w:t xml:space="preserve">Effect of La 0.7 Sr 0.3 MnO 3 crystal structures on magnetization of (1 1 1) oriented La 0.7 Sr 0.3 MnO 3 –SrRuO 3 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/43/433001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (19), pp.196004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/28/19/196004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02118554v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the growth of SrTiO 3 and La 0.66 Sr 0.33 MnO 3 thin films using a low-pressure Reflection High Energy Electron Diffraction system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Copie</w:t>
+                <w:t xml:space="preserve">Electrical characteristics and conduction mechanisms of amorphous subnanometric Al 2 O 3 –TiO 2 laminate dielectrics deposited by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hung Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2016.09.023⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (20), pp.202901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4967534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02162466v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of strained LaVO 3 thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Marchiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Waser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/17/175001⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 617, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162475v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Dielectric Properties of Subnanometric Laminates of Binary Oxides</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 2016 oxide electronic materials and oxide interfaces roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ramachandra Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Venkatesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Fortunato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b06485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (43), pp.433001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/43/433001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02118550v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight on the ferroelectric properties in a (BiFeO3)2(SrTiO3)4 superlattice from experiment and ab initio calculations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the growth of SrTiO 3 and La 0.66 Sr 0.33 MnO 3 thin films using a low-pressure Reflection High Energy Electron Diffraction system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4927600⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 503, pp.100-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2016.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667835v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of magnetic ordering in multiferroic hexagonal Ho 1- x Dy x MnO 3</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural analysis of strained LaVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henni Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (17), pp.175001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/17/175001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118533v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device Performance of the Mott Insulator LaVO 3 as a Photovoltaic Material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Feng Jin</w:t>
+                <w:t xml:space="preserve">Structural and Dielectric Properties of Subnanometric Laminates of Binary Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Elbahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.3.064015⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (46), pp.25679-25684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b06485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118541v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionality Controlled Octahedral Symmetry-Mismatch and Functionalities in Epitaxial LaCoO 3 /SrTiO 3 Heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight on the ferroelectric properties in a (BiFeO3)2(SrTiO3)4 superlattice from experiment and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Sayede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Qiao</w:t>
+                <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae Hyuck Jang</w:t>
+                <w:t xml:space="preserve">R. Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Singh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Haiyan Xiao</w:t>
+                <w:t xml:space="preserve">R. V. K. Mangalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b01471⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (4), pp.042904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118542v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two components for one resistivity in LaVO 3 /SrTiO 3 heterostructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of magnetic ordering in multiferroic hexagonal Ho 1- x Dy x MnO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Magesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Murugavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krishnamurthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rotella</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Adyam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (9), pp.095603. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (7), pp.074104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4913219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162476v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric ordering and magnetoelectric effect of pristine and Ho-doped orthorhombic DyMnO 3 by dielectric studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Device Performance of the Mott Insulator LaVO 3 as a Photovoltaic Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mangalam</w:t>
+                <w:t xml:space="preserve">Lingfei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Singh</w:t>
+                <w:t xml:space="preserve">Yongfeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Simon</w:t>
+                <w:t xml:space="preserve">Ashok Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4928965⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (6), pp.064015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.3.064015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953744v1</w:t>
+                <w:t xml:space="preserve">hal-02118541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of substrate in all-ferromagnetic superlattices</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimensionality Controlled Octahedral Symmetry-Mismatch and Functionalities in Epitaxial LaCoO 3 /SrTiO 3 Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae Hyuck Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Gai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.4677-4684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b01471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.04.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02118546v1</w:t>
+                <w:t xml:space="preserve">hal-02118542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties of atomically flat poly-crystalline SrTiO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Lacotte</w:t>
+                <w:t xml:space="preserve">Ferroelectric ordering and magnetoelectric effect of pristine and Ho-doped orthorhombic DyMnO 3 by dielectric studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Magesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Murugavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mangalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep08822⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (7), pp.074102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4928965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118535v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colossal positive magnetoresistance in surface-passivated oxygen-deficient strontium titanite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufeng Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weinan Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1), pp.10255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep10255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Prellier</w:t>
+                <w:t xml:space="preserve">Influence of substrate in all-ferromagnetic superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perovskites and Related Mixed Oxides Concepts and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 388, pp.22-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9783527686605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02184107v1</w:t>
+                <w:t xml:space="preserve">hal-02118546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential orientation relationships in Ca 2 MnO 4 Ruddlesden-Popper thin films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface properties of atomically flat poly-crystalline SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungmin Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoidong Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Yup Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosung Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4927518⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.8822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep08822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118544v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondo effect goes anisotropic in vanadate oxide superlattices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Parvulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaliaguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/43/435601⟩</w:t>
+              <w:t xml:space="preserve">Perovskites and Related Mixed Oxides Concepts and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.xxxv-xxxvii. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527686605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162473v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device Performance of the Mott Insulator LaVO 3 as a Photovoltaic Material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preferential orientation relationships in Ca 2 MnO 4 Ruddlesden-Popper thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.3.064015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (4), pp.045306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162465v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two components for one resistivity in LaVO3/SrTiO3 heterostructure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Kondo effect goes anisotropic in vanadate oxide superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (9), pp.095603 1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095603⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 27 (43), pp.435601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/43/435601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164152v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Ca$_2$MnO$_4$ Ruddlesden-Popper structured thin films using combinatorial substrate epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory S. Rohrer</w:t>
+                <w:t xml:space="preserve">Device Performance of the Mott Insulator LaVO 3 as a Photovoltaic Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingfei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4905012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (6), pp.064015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.3.064015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101849v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra and magnetization of all-ferromagnetic superlattices grown on (110) oriented SrTiO 3</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two components for one resistivity in LaVO3/SrTiO3 heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4867509⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (9), pp.095603 1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118516v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T c up to 50 K in superlattices of insulating oxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Minola</w:t>
+                <w:t xml:space="preserve">Growth of Ca$_2$MnO$_4$ Ruddlesden-Popper structured thin films using combinatorial substrate epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhanapal Pravarthana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory S. Rohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (24), 245303 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4905012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/27/4/044016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02118524v1</w:t>
+                <w:t xml:space="preserve">hal-01101849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring of crystal phase and Néel temperature of cobalt monoxides nanocrystals with synthetic approach conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ravindra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Padhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (3), pp.033912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4890512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiFeO3/La0.7Sr0.3MnO3 heterostructures deposited on spark plasma sintered LaAlO3 substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A David</w:t>
+                <w:t xml:space="preserve">T c up to 50 K in superlattices of insulating oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Di Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tebano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4867021⟩</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp.044016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/27/4/044016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162387v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ac-magnetic susceptibility and dielectric response of complex spin ordering processes in Mn 3 O 4</w:t>
+                <w:t xml:space="preserve">Raman spectra and magnetization of all-ferromagnetic superlattices grown on (110) oriented SrTiO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subhash Thota</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ravindra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4895054⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (9), pp.092406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4867509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954034v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BiFeO3/La0.7Sr0.3MnO3 heterostructures deposited on spark plasma sintered LaAlO3 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pravarthana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiun Haw Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.05.050⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (8), pp.082914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4867021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02118530v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Enhanced thermoelectric performance in spark plasma textured bulk n -type Bi 2 Te 2.7 Se 0.3 and p-type Bi 0.5 Sb 1.5 Te 3 ” [Appl. Phys. Lett. 102, 211901 (2013)]</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The ac-magnetic susceptibility and dielectric response of complex spin ordering processes in Mn 3 O 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhash Thota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiran Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjib Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4813262⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (10), pp.103906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4895054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118491v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput synthesis of thermoelectric Ca 3 Co 4 O 9 films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Fiebig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Adrian Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4824212⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 563, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118501v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: “Enhanced thermoelectric performance in spark plasma textured bulk n -type Bi 2 Te 2.7 Se 0.3 and p-type Bi 0.5 Sb 1.5 Te 3 ” [Appl. Phys. Lett. 102, 211901 (2013)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pravarthana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Noudem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (2), pp.029902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4813262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348440v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and texture of spark plasma sintered Al 2 O 3 ceramics: A combined analysis of X-rays and electron back scatter diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Marinel</w:t>
+                <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4802439⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (49), pp.492201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118487v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of rare earth on the Mn 3+ spin reorientation in multiferroic Ho 1- x Lu x MnO 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ch. Simon</w:t>
+                <w:t xml:space="preserve">Growth and texture of spark plasma sintered Al 2 O 3 ceramics: A combined analysis of X-rays and electron back scatter diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pravarthana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lutterotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 114 (9), pp.094102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4819969⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 113 (15), pp.153510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4802439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118499v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping electronic reconstruction at the metal-insulator interface in LaVO 3 /SrVO 3 heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra van Aert</w:t>
+                <w:t xml:space="preserve">High-throughput synthesis of thermoelectric Ca 3 Co 4 O 9 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pravarthana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.155123⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (14), pp.143123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4824212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118502v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial spin glass state and exchange bias in manganite bilayers with competing magnetic orders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Hu</w:t>
+                <w:t xml:space="preserve">Role of rare earth on the Mn 3+ spin reorientation in multiferroic Ho 1- x Lu x MnO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Magesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Murugavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mangalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.054428⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (9), pp.094102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4819969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118486v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced thermoelectric performance in spark plasma textured bulk n -type BiTe 2.7 Se 0.3 and p-type Bi 0.5 Sb 1.5 Te 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shekhar Bhame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhanapal Pravarthana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noudem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102 (21), pp.211901. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4807771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of rare earth on the Mn 3+ spin reorientation in multiferroic Ho 1- x Lu x MnO 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ch. Simon</w:t>
+                <w:t xml:space="preserve">Interfacial spin glass state and exchange bias in manganite bilayers with competing magnetic orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4819969⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (5), pp.054428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.054428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954055v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and texture of spark plasma sintered Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ceramics: A combined analysis of X-rays and electron back scatter diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Marinel</w:t>
+                <w:t xml:space="preserve">Mapping electronic reconstruction at the metal-insulator interface in LaVO 3 /SrVO 3 heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Egoavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Béché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra van Aert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4802439⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (15), pp.155123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.155123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450331v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, optical and magnetic behavior of YMn$_{0.35}$In$_{0.65}$O$_3$ thin film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Role of rare earth on the Mn 3+ spin reorientation in multiferroic Ho 1- x Lu x MnO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Magesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Murugavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mangalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Subramanian</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4732131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (9), pp.094102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4819969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118584v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong enhancement of magnetoelectric coupling in Dy 3+ doped HoMnO 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ch. Simon</w:t>
+                <w:t xml:space="preserve">Growth and texture of spark plasma sintered Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ceramics: A combined analysis of X-rays and electron back scatter diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pravarthana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lutterotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4733367⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (15), pp.153510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4802439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118582v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of a high-temperature superconducting phase in (CaCuO 2 ) n /(SrTiO 3 ) m superlattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Aruta</w:t>
+                <w:t xml:space="preserve">Growth, optical and magnetic behavior of YMn$_{0.35}$In$_{0.65}$O$_3$ thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mangalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mcloughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.134524⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2), pp.022158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4732131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118577v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge localization at the interface between La 1−x Sr x MnO 3 and the “infinite layers” cuprate CaCuO 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Minola</w:t>
+                <w:t xml:space="preserve">Strong enhancement of magnetoelectric coupling in Dy 3+ doped HoMnO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Magesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Murugavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mangalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4768680⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (2), pp.022902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4733367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118572v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient ferroelectricity in 2.3 % tensile-strained CaMnO 3 films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ph. Ghosez</w:t>
+                <w:t xml:space="preserve">Occurrence of a high-temperature superconducting phase in (CaCuO 2 ) n /(SrTiO 3 ) m superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Di Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salvato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tebano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (21), pp.214120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214120⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86 (13), pp.134524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.134524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118583v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahedral tilting in strained LaVO3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Chateigner</w:t>
+                <w:t xml:space="preserve">Charge localization at the interface between La 1−x Sr x MnO 3 and the “infinite layers” cuprate CaCuO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Di Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysrevB.85.184101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (12), pp.123901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4768680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762092v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient ferroelectricity in 2.3 % tensile-strained CaMnO 3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Günter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Ghosez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (21), pp.214120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162460v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation mechanism, optical and magneto-dielectric studies of new cubic spinel MgMnO 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ch. Simon</w:t>
+                <w:t xml:space="preserve">Octahedral tilting in strained LaVO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4747457⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.184101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysrevB.85.184101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118580v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of magnetodielectric effect in hexagonal Ho 1− x Dy x MnO 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ch. Simon</w:t>
+                <w:t xml:space="preserve">Incipient ferroelectricity in 2.3 % tensile-strained CaMnO 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Günter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ghosez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4767380⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (21), pp.214120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118576v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and optical band gap of CoFe 2 O 4 thin films</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation mechanism, optical and magneto-dielectric studies of new cubic spinel MgMnO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4759001⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (3), pp.032140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4747457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118578v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Selection Enabled Formation of Abrupt Axial Heterojunctions in Branched Oxide Nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yun Hao Lu</w:t>
+                <w:t xml:space="preserve">Study of magnetodielectric effect in hexagonal Ho 1− x Dy x MnO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Magesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Murugavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mangalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl2035089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (10), pp.104116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4767380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118605v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transition in LaVO3/SrVO3 superlattices and its influence on transport properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+                <w:t xml:space="preserve">Electronic structure and optical band gap of CoFe 2 O 4 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ravindra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98 (21), pp.212106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3593489⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 101 (16), pp.161902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4759001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599665v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the derivation of the magnetocaloric properties in ferrimagnetic spinel Mn3O4</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural transition in LaVO3/SrVO3 superlattices and its influence on transport properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3549706⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (21), pp.212106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3593489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686582v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect on magnetic coupling in all-ferromagnetic superlattices</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase Selection Enabled Formation of Abrupt Axial Heterojunctions in Branched Oxide Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Hao Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3673295⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.275-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl2035089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545320v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of the orthorhombic, lightly lutetium doped EuMnO 3 magnetoelectric system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the derivation of the magnetocaloric properties in ferrimagnetic spinel Mn3O4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.094414⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.053902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3549706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545325v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the EMRS 2010 Summer Meeting Symposium E: Frontiers of Multifunctional Oxides</w:t>
+                <w:t xml:space="preserve">Size effect on magnetic coupling in all-ferromagnetic superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Triscone</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.05.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (26), pp.263108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3673295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545332v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic transitions in Mn 3 O 4 and an anomaly at 38 K in magnetization and specific heat</w:t>
+                <w:t xml:space="preserve">Phase diagram of the orthorhombic, lightly lutetium doped EuMnO 3 magnetoelectric system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Kumar</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Agostinho Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83 (9), pp.094423. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.094423⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84 (9), pp.094414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.094414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545336v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching magnetoresistance in vertically interfaced Pr 0.5 Ca 0.5 MnO 3 grown on ZnO nanowires</w:t>
+                <w:t xml:space="preserve">Proceedings of the EMRS 2010 Summer Meeting Symposium E: Frontiers of Multifunctional Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Wu</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Triscone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3627182⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 519 (17), pp.5721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545329v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic transitions in Mn3O4 and an anomaly at 38 K in magnetization and specific heat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
+                <w:t xml:space="preserve">Magnetic transitions in Mn 3 O 4 and an anomaly at 38 K in magnetization and specific heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (9), pp.094423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.094423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686761v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocaloric effect and improved relative cooling power in (La0.7Sr0.3MnO3/SrRuO3) superlattices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switching magnetoresistance in vertically interfaced Pr 0.5 Ca 0.5 MnO 3 grown on ZnO nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mangalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/5/052201⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (10), pp.103102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3627182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686755v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties and orbital anisotropy driven by Mn 2 + in nonstoichiometric La x MnO 3 − δ thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic transitions in Mn3O4 and an anomaly at 38 K in magnetization and specific heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.064418⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 83, pp.094423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.094423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266513v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Prellier</w:t>
+                <w:t xml:space="preserve">Magnetocaloric effect and improved relative cooling power in (La0.7Sr0.3MnO3/SrRuO3) superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.052201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/5/052201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162463v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical spectroscopy of the carrier dynamics in LaVO 3 /SrVO 3 superlattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. David</w:t>
+                <w:t xml:space="preserve">Magnetic properties and orbital anisotropy driven by Mn 2 + in nonstoichiometric La x MnO 3 − δ thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. B Brookes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.115132⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 83 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.064418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162461v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiferroic studies on (BiFeO3)m(BaTiO3)n superlattice structures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
+                <w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2010.03.022⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (12), pp.125403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545281v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of epitaxial strained BiCrO3 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Optical spectroscopy of the carrier dynamics in LaVO 3 /SrVO 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Seok Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3435486⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.115132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162372v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniaxial Magnetic Anisotropy in La0.7Sr0.3MnO3 Thin Films Induced by Multiferroic BiFeO3 with Striped Ferroelectric Domains</w:t>
+                <w:t xml:space="preserve">Multiferroic studies on (BiFeO3)m(BaTiO3)n superlattice structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Subramanian</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu You</w:t>
+                <w:t xml:space="preserve">U. Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201001990⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71 (8), pp.1140-1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2010.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545269v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large increase of the Curie temperature by orbital ordering control</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uniaxial Magnetic Anisotropy in La0.7Sr0.3MnO3 Thin Films Induced by Multiferroic BiFeO3 with Striped Ferroelectric Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.046804⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (44), pp.4964-4968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201001990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424847v2</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the external fields on the polar and dielectric properties of Eu0.8Y0.2MnO3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure of epitaxial strained BiCrO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mangalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3291122⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (22), pp.221904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3435486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545300v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic magnetocaloric effect in all-ferromagnetic (La0.7Sr0.3MnO3/SrRuO3) superlattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Barrier</w:t>
+                <w:t xml:space="preserve">Large increase of the Curie temperature by orbital ordering control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Sadoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grebille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3488828⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.046804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.046804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686524v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424847v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Magnetic Interaction at the Atomic Scale in Oxide Heterostructures</w:t>
+                <w:t xml:space="preserve">Effect of the external fields on the polar and dielectric properties of Eu0.8Y0.2MnO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Kim</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Agostinho Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.167206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (2), pp.024108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3291122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545275v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced low field magnetoresistance in nanocrystalline La0.7Sr0.3MnO3 synthesized on MgO nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. You</w:t>
+                <w:t xml:space="preserve">Anisotropic magnetocaloric effect in all-ferromagnetic (La0.7Sr0.3MnO3/SrRuO3) superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 96 (22), pp.222501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3432113⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 97 (11), pp.112506.1-112506.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3488828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545294v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge order, dielectric response, and local structure of La5/3Sr1/3NiO4 system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable Magnetic Interaction at the Atomic Scale in Oxide Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Oyanagi</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3260222⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (16), pp.167206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.167206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545218v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and magnetic field effects on Pr 1- x Ca x MnO 3 thin films</w:t>
+                <w:t xml:space="preserve">Enhanced low field magnetoresistance in nanocrystalline La0.7Sr0.3MnO3 synthesized on MgO nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Lampakis</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ranjith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.200880539⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (22), pp.222501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3432113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03545253v1</w:t>
+                <w:t xml:space="preserve">hal-03545294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure determination of a brownmillerite Ca 2 Co 2 O 5 thin film by precession electron diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Prellier</w:t>
+                <w:t xml:space="preserve">Pressure and magnetic field effects on Pr 1- x Ca x MnO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antonakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auban-Senzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lampakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.184108⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 246 (3), pp.622-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200880539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887914v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Almeida–Thouless line in BiFeO 3 : is bismuth ferrite a mean field spin glass?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge order, dielectric response, and local structure of La5/3Sr1/3NiO4 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kundys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Agrestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oyanagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/4/042202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (10), pp.104116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3260222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545260v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing of local ferroelectricity in BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films and (BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt;(SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt; superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjith Ramadurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 321 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.001⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 321 (11), pp.1710-1713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545239v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature magnetism in LaVO 3 / SrVO 3 superlattices by geometrically confined doping</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical Study of the Strain Effects on Pr0.6Ca0.4MnO3 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.241102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (3), pp.209-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-008-0432-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162464v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optic spectroscopy of La 2/3 Sr 1/3 MnO 3 films on SrTiO 3 (1 0 0) and (1 1 0) substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A-M Haghiri-Gosnet</w:t>
+                <w:t xml:space="preserve">Structure determination of a brownmillerite Ca 2 Co 2 O 5 thin film by precession electron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/19/195002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.184108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545226v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of the charge ordered state in the manganite thin films by internal or external strains</w:t>
+                <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Mathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pignolet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.200880545⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545254v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing of local ferroelectricity in BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films and (BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt;(SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt; superlattices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Almeida–Thouless line in BiFeO 3 : is bismuth ferrite a mean field spin glass?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Katiyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Scott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (4), pp.042202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/4/042202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681477v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Study of the Strain Effects on Pr0.6Ca0.4MnO3 Thin Films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room-temperature magnetism in LaVO 3 / SrVO 3 superlattices by geometrically confined doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-008-0432-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.241102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545249v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and fluence dependence of ultrafast phase-separation dynamics in Pr 0.6 Ca 0.4 MnO 3 thin films</w:t>
+                <w:t xml:space="preserve">Tuning of the charge ordered state in the manganite thin films by internal or external strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Frésard</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antonakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aydogdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-U. Habermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.224411⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 246 (3), pp.635-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200880545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545216v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial charge modulation in perovskite vanadate superlattices</w:t>
+                <w:t xml:space="preserve">Magneto-optic spectroscopy of La 2/3 Sr 1/3 MnO 3 films on SrTiO 3 (1 0 0) and (1 1 0) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Veis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Š Višňovský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-M Haghiri-Gosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.03.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (19), pp.195002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/19/195002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545233v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Reflectivity Spectra of Manganite Thin Films Grown on Different Substrates</w:t>
+                <w:t xml:space="preserve">Temperature and fluence dependence of ultrafast phase-separation dynamics in Pr 0.6 Ca 0.4 MnO 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Aydogdu</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-008-0399-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (22), pp.224411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.224411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545257v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous magnetic ordering induced spin–phonon coupling in BiFeO3 thin films</w:t>
+                <w:t xml:space="preserve">Artificial charge modulation in perovskite vanadate superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ram Katiyar</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.C. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2009.07.036⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (17), pp.5130-5133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545223v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photoinduced phase separation dynamics in Pr 0.6 Ca 0.4 MnO 3 thin films</w:t>
+                <w:t xml:space="preserve">Infrared Reflectivity Spectra of Manganite Thin Films Grown on Different Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antonakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Liarokapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aydogdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (2), pp.109-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-008-0399-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545242v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of transport properties of compressively strained epitaxial and polycrystalline La 0.88 Sr 0.12 MnO 3 thin films</w:t>
+                <w:t xml:space="preserve">Anomalous magnetic ordering induced spin–phonon coupling in BiFeO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Katiyar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.200844438⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149 (43-44), pp.1971-1973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2009.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545230v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar properties of Eu 0.6 Y 0.4 MnO 3 ceramics and their magnetic field dependence</w:t>
+                <w:t xml:space="preserve">Ultrafast photoinduced phase separation dynamics in Pr 0.6 Ca 0.4 MnO 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M Chaves</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mertelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gradišek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/44/446002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03545221v1</w:t>
+                <w:t xml:space="preserve">hal-03545242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-magnon light scattering and spin-reorientation transition in epitaxial BiFeO3 thin films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of transport properties of compressively strained epitaxial and polycrystalline La 0.88 Sr 0.12 MnO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravikant Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangala Prasad Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kumar Siwach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.002⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 246 (7), pp.1662-1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200844438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03545246v1</w:t>
+                <w:t xml:space="preserve">hal-03545230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photoinduced phase separation dynamics in Pr 0.6 Ca 0.4 MnO 3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-magnon light scattering and spin-reorientation transition in epitaxial BiFeO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Katiyar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/86/57003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321 (11), pp.1706-1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545238v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen concentration on the structural and magnetic properties of LaRh1/2Mn1/2O3 thin films</w:t>
+                <w:t xml:space="preserve">Polar properties of Eu 0.6 Y 0.4 MnO 3 ceramics and their magnetic field dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Agostinho Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3068174⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (44), pp.446002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/44/446002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545264v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stacking order on the magnetic and transport properties of bilayer-based oxide superlattices with inversion symmetry</w:t>
+                <w:t xml:space="preserve">Ultrafast photoinduced phase separation dynamics in Pr 0.6 Ca 0.4 MnO 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Mathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mertelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3265942⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (5), pp.57003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/86/57003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545217v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetism and magnetodielectric effect in insulating LaBiMn4∕3Co2∕3O6 thin films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of oxygen concentration on the structural and magnetic properties of LaRh1/2Mn1/2O3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2842409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (2), pp.023915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3068174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545136v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation in manganite thin films</w:t>
+                <w:t xml:space="preserve">Effect of stacking order on the magnetic and transport properties of bilayer-based oxide superlattices with inversion symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/43/434232⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (20), pp.203107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3265942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545122v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of the insulating ferromagnetic phase in strained Pr0.6Ca0.4MnO3 thin films</w:t>
+                <w:t xml:space="preserve">Phase separation in manganite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2966364⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (43), pp.434232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/43/434232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545128v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiferroic ceramic with perovskite structure: (La0.5Bi0.5)(Mn0.5Fe0.5)O3.09</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId666" w:history="1">
+                <w:t xml:space="preserve">Ferromagnetism and magnetodielectric effect in insulating LaBiMn4∕3Co2∕3O6 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ranjith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asish Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kundys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V Caignaert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 93 (5), pp.052906. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2961022⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 92 (6), pp.062909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2842409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545125v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure effects on the phase separation of Pr 0.6 Ca 0.4 MnO 3 thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hysteresis in the electronic transport of V 2 O 3 thin films: Non-exponential kinetics and range scale of phase coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/48/485202⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84 (4), pp.47003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/84/47003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545109v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial contribution to the dielectric response in semiconducting LaBiMn4∕3Co2∕3O6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId576" w:history="1">
+                <w:t xml:space="preserve">Magnetic properties of the insulating ferromagnetic phase in strained Pr0.6Ca0.4MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mertelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mihailovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 92 (21), pp.212905. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2929745⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 93 (4), pp.042512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2966364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545131v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis in the electronic transport of V 2 O 3 thin films: Non-exponential kinetics and range scale of phase coexistence</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multiferroic ceramic with perovskite structure: (La0.5Bi0.5)(Mn0.5Fe0.5)O3.09</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asish Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ranjith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kundys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/84/47003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (5), pp.052906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2961022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887921v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the strains in charge-ordered Pr1−xCaxMnO3 thin films using Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">Pressure effects on the phase separation of Pr 0.6 Ca 0.4 MnO 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Antonakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lampakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Liarokapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2978207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (48), pp.485202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/48/485202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545124v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two insulating phases in compressed Pr1−xCaxMnO3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial contribution to the dielectric response in semiconducting LaBiMn4∕3Co2∕3O6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kundys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ranjith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asish Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 93 (14), pp.142110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2993347⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 92 (21), pp.212905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2929745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545123v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic electronic heterogeneities in the transport properties of V 2 O 3 thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the strains in charge-ordered Pr1−xCaxMnO3 thin films using Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antonakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Palles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Liarokapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/47/472205⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (6), pp.063508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2978207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887918v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-glass transition in single-crystal Bi Fe O 3</w:t>
+                <w:t xml:space="preserve">Two insulating phases in compressed Pr1−xCaxMnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ram Katiyar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Scott</w:t>
+                <w:t xml:space="preserve">M. Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auban-Senzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.144403⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (14), pp.142110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2993347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545134v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure induced insulator-metal phase transition on Pr 0.6 Ca 0.4 MnO 3 thin films</w:t>
+                <w:t xml:space="preserve">Spin-glass transition in single-crystal Bi Fe O 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M Filippi</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Katiyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/121/5/052002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (14), pp.144403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.144403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545138v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dc leakage behavior and conduction mechanism in (BiFeO3)m(SrTiO3)m superlattices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesoscopic electronic heterogeneities in the transport properties of V 2 O 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2937843⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (47), pp.472205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/47/472205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545129v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Driven Reactant Solubilization Synthesis of BiCuOSe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure induced insulator-metal phase transition on Pr 0.6 Ca 0.4 MnO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lampakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Antonakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Liarokapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic801267m⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 121 (5), pp.052002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/121/5/052002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545115v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness dependent transport properties of compressively strained La0.88Sr0.12MnO3 ultrathin films</w:t>
+                <w:t xml:space="preserve">dc leakage behavior and conduction mechanism in (BiFeO3)m(SrTiO3)m superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ranjith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wei Cheah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2902927⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (23), pp.232905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2937843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545132v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of long-range Ni∕Mn ordering in ferromagnetic La2NiMnO6 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Hervieu</w:t>
+                <w:t xml:space="preserve">Temperature Driven Reactant Solubilization Synthesis of BiCuOSe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Stampler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2753715⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (21), pp.10009-10016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic801267m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887947v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature micro-Raman measurements under magnetic field of thin films</w:t>
+                <w:t xml:space="preserve">Thickness dependent transport properties of compressively strained La0.88Sr0.12MnO3 ultrathin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Liarokapis</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravikant Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siwach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.11.112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (8), pp.083906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2902927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545103v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous exchange coupling in transition-metal-oxide based superlattices with antiferromagnetic spacer layers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Absence of long-range Ni∕Mn ordering in ferromagnetic La2NiMnO6 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2770818⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (1), pp.012503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2753715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545085v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of Mesoscopic Phase Separation by X-ray Illumination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Filippi</w:t>
+                <w:t xml:space="preserve">Low temperature micro-Raman measurements under magnetic field of thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antonakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lampakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Palles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Liarokapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-007-0269-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 310 (2), pp.2164-2166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.11.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545080v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic electrical conduction in ferromagnetic-antiferromagnetic-ferromagnetic oxide trilayers</w:t>
+                <w:t xml:space="preserve">Anomalous exchange coupling in transition-metal-oxide based superlattices with antiferromagnetic spacer layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Budhani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.024427⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (4), pp.043909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2770818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545095v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manipulation of Mesoscopic Phase Separation by X-ray Illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fratini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Campi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Busby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/JMR.2007.0299⟩</w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (7-8), pp.551-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-007-0269-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545092v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide superlattices for multiferroics: opportunities, issues, and challenges</w:t>
+                <w:t xml:space="preserve">Anisotropic electrical conduction in ferromagnetic-antiferromagnetic-ferromagnetic oxide trilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500830701253185⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (2), pp.024427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.024427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545104v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness dependence of the electronic properties in V2O3 thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Es-Souni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pamir Alpay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirumany Sritharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umesh Waghmare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2824465⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (8), pp.2051-2052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.2007.0299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870065v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodicity dependence of the ferroelectric properties in BiFeO3∕SrTiO3 multiferroic superlattices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxide superlattices for multiferroics: opportunities, issues, and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2817933⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (3-4), pp.211-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500830701253185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545077v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced magneto-electrical properties and room temperature magnetoresistance in lightly doped manganite thin films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">Thickness dependence of the electronic properties in V2O3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Raveau</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2007.03.030⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (26), pp.262103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2824465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545101v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterizations of ZnO and Co-doped ZnO films for their use in spintronic</w:t>
+                <w:t xml:space="preserve">Enhanced magneto-electrical properties and room temperature magnetoresistance in lightly doped manganite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.04.013⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 142 (8), pp.445-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2007.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545098v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional Hall effect in oriented Ca 3 Co 4 O 9 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Fresard</w:t>
+                <w:t xml:space="preserve">Periodicity dependence of the ferroelectric properties in BiFeO3∕SrTiO3 multiferroic superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ranjith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kundys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.033403⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (22), pp.222904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2817933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870055v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between structure and properties in multiferroic La0.7Ca0.3MnO3/BaTiO3 supperlattices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and characterizations of ZnO and Co-doped ZnO films for their use in spintronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Raveau</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (1-6), pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018149v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of [110] La2∕3Sr1∕3MnO3–YBa2Cu3O7 heterostructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unconventional Hall effect in oriented Ca 3 Co 4 O 9 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. W. Eng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2374692⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (3), pp.033403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.033403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545049v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive hystersis effects in perovskite oxide-based heterostructure junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId750" w:history="1">
+                <w:t xml:space="preserve">Correlation between structure and properties in multiferroic La0.7Ca0.3MnO3/BaTiO3 supperlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Maglione</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Raveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 89 (20), pp.202906. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 99, pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108179v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiferromagnetic coupling and enhanced magnetization in all-ferromagnetic superlattices</w:t>
+                <w:t xml:space="preserve">Growth of [110] La2∕3Sr1∕3MnO3–YBa2Cu3O7 heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumen Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88 (19), pp.192509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2202690⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 89 (18), pp.182508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2374692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545057v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coercivity enhancement in the SrRuO3∕SrMnO3 superlattices</w:t>
+                <w:t xml:space="preserve">The magnetotransport properties of La0.7Sr0.3MnO3∕BaTiO3 superlattices grown by pulsed laser deposition technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Murugavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Padhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2217187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (2), pp.023520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2218036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545056v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical and optical spectroscopic ellipsometries of La2∕3Sr1∕3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mistrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Veis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Liskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 99 (8), pp.08Q317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2172908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnetotransport properties of La0.7Sr0.3MnO3∕BaTiO3 superlattices grown by pulsed laser deposition technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Murugavel</w:t>
+                <w:t xml:space="preserve">Resistive hystersis effects in perovskite oxide-based heterostructure junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Maglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2218036⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (20), pp.202906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2388145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545052v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of multiferroic superlattices</w:t>
+                <w:t xml:space="preserve">Antiferromagnetic coupling and enhanced magnetization in all-ferromagnetic superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Raveau</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Budhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phase Transitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01411590601067219⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (19), pp.192509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2202690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545046v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ferroelectric layers on the magnetocapacitance properties of superlattices-based oxide multiferroics</w:t>
+                <w:t xml:space="preserve">Coercivity enhancement in the SrRuO3∕SrMnO3 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Raveau</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Murugavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88 (1), pp.012903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2159094⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 88 (26), pp.263114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2217187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545066v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between structure and properties in multiferroic La0.7Ca0.3MnO3∕BaTiO3 superlattices</w:t>
+                <w:t xml:space="preserve">Growth of multiferroic superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2161424⟩</w:t>
+              <w:t xml:space="preserve">Phase Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79 (12), pp.973-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01411590601067219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545064v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen pressure on the interface related magnetic and transport properties of La 0.7 Sr 0.3 MnO 3 /BaTiO 3 superlattices</w:t>
+                <w:t xml:space="preserve">Effect of ferroelectric layers on the magnetocapacitance properties of superlattices-based oxide multiferroics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P Padhan</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/13/005⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (1), pp.012903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2159094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545063v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of A-site deficiency in the magneto-transport properties of Pr0.7Sr0.3MnO3 relaxed films</w:t>
+                <w:t xml:space="preserve">Correlation between structure and properties in multiferroic La0.7Ca0.3MnO3∕BaTiO3 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00297-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (2), pp.024105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2161424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545009v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange coupling induced antiferromagnetic-ferromagnetic transition in $Pr_{0.5}Ca_{0.5}MnO_3/La_{0.5}Ca_{0.5}MnO_3$ superlattices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Prellier</w:t>
+                <w:t xml:space="preserve">Effect of oxygen pressure on the interface related magnetic and transport properties of La 0.7 Sr 0.3 MnO 3 /BaTiO 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Murugavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Padhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (13), pp.3377-3384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/13/005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127022v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pulsed laser deposition growth conditions on the thermoelectric properties of Ca3Co4O9 thin films</w:t>
+                <w:t xml:space="preserve">Role of A-site deficiency in the magneto-transport properties of Pr0.7Sr0.3MnO3 relaxed films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Grebille</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Soulimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Haghiri-Gosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1823582⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (1), pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00297-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545044v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocapacitance effect in perovskite-superlattice based multiferroics</w:t>
+                <w:t xml:space="preserve">Stress deformations and structural quenching in charge-ordered Sm0.5Ca0.5MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Raveau</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1988979⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (9), pp.093903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2126157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545019v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism in Ni-doped SnO 2 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ngo Thu Huong</w:t>
+                <w:t xml:space="preserve">Exchange coupling induced antiferromagnetic-ferromagnetic transition in $Pr_{0.5}Ca_{0.5}MnO_3/La_{0.5}Ca_{0.5}MnO_3$ superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.174419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545005v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of pinned/biased moments in magnetic superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Padhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72 (10), pp.104416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.104416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the deposition temperature on the metal-to-insulator transition in Pr 0.5 Sr 0.5 MnO 3 thin films</w:t>
+                <w:t xml:space="preserve">Magnetocapacitance effect in perovskite-superlattice based multiferroics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Mercey</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/1/025⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (2), pp.022505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1988979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545039v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetism and metal-like transport in antiferromagnetic insulator heterostructures</w:t>
+                <w:t xml:space="preserve">Magnetism in Ni-doped SnO 2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Padhan</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngo Thu Huong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1992657⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (41), pp.6533-6538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/41/022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545018v1</w:t>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The single-phase multiferroic oxides: from bulk to thin film</w:t>
+                <w:t xml:space="preserve">Influence of pulsed laser deposition growth conditions on the thermoelectric properties of Ca3Co4O9 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hank Eng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grebille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/48/C01⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97 (1), pp.013706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1823582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544999v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress deformations and structural quenching in charge-ordered Sm0.5Ca0.5MnO3 thin films</w:t>
+                <w:t xml:space="preserve">Influence of the deposition temperature on the metal-to-insulator transition in Pr 0.5 Sr 0.5 MnO 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Chouteau</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mercey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2126157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (1), pp.172-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/1/025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545004v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent Cr-doped SnO 2 thin films: ferromagnetism beyond room temperature with a giant magnetic moment</w:t>
+                <w:t xml:space="preserve">The single-phase multiferroic oxides: from bulk to thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Awatef Hassini</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Murugavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 17 (10), pp.1697-1702. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/10/023⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 17 (48), pp.7753-7753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/48/C01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545030v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange-coupling-induced antiferromagnetic-ferromagnetic transition in Pr 0.5 Ca 0.5 Mn O 3 ∕ La 0.5 Ca 0.5 Mn O 3 superlattices</w:t>
+                <w:t xml:space="preserve">Ferromagnetism and metal-like transport in antiferromagnetic insulator heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Murugavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Padhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.174419⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (2), pp.022506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1992657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545025v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electric/magnetic field on pinned/biased moments at the interfaces of magnetic superlattices</w:t>
+                <w:t xml:space="preserve">Transparent Cr-doped SnO 2 thin films: ferromagnetism beyond room temperature with a giant magnetic moment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Padhan</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatef Hassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2123372⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (10), pp.1697-1702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/10/023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545008v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic pinned/biased magnetization in $SrRuO_3/SrMnO_3$ superlattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Exchange-coupling-induced antiferromagnetic-ferromagnetic transition in Pr 0.5 Ca 0.5 Mn O 3 ∕ La 0.5 Ca 0.5 Mn O 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Padhan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (17), pp.174419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.174419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127024v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of strain on the electrical transport and magnetization of the epitaxial Pr 0.5 Ca 0.5 Mn O 3 ∕ La 0.5 Ca 0.5 Mn O 3 ∕ Pr 0.5 Ca 0.5 Mn O 3 trilayer structures</w:t>
+                <w:t xml:space="preserve">Effect of electric/magnetic field on pinned/biased moments at the interfaces of magnetic superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Padhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.094407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (8), pp.083906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2123372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545012v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature ferromagnetism in anatase Ti0.95V0.05O2 thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+                <w:t xml:space="preserve">Anisotropic pinned/biased magnetization in $SrRuO_3/SrMnO_3$ superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.169-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545035v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized sub-40 nm planar patterning process for a La0.7Sr0.3MnO3 magnetic memory</w:t>
+                <w:t xml:space="preserve">Effect of strain on the electrical transport and magnetization of the epitaxial Pr 0.5 Ca 0.5 Mn O 3 ∕ La 0.5 Ca 0.5 Mn O 3 ∕ Pr 0.5 Ca 0.5 Mn O 3 trilayer structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.02.021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (9), pp.094407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.094407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03544992v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic structure of V:TiO2 and Cr:TiO2 thin films from magnetic force microscopy measurements</w:t>
+                <w:t xml:space="preserve">Room temperature ferromagnetism in anatase Ti0.95V0.05O2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruyter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1854072⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 355 (1-4), pp.295-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2004.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545021v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMR effect exalted by substrate-induced strains in thin films of charge ordered manganites</w:t>
+                <w:t xml:space="preserve">Optimized sub-40 nm planar patterning process for a La0.7Sr0.3MnO3 magnetic memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de Brion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatef Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 584 (1), pp.34-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545032v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of ferroelectric-ferromagnetic layers on the properties of superlattice-based multiferroics</w:t>
+                <w:t xml:space="preserve">Magnetic structure of V:TiO2 and Cr:TiO2 thin films from magnetic force microscopy measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 97 (10), pp.103914. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1904153⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 97 (10), pp.10D323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1854072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545022v1</w:t>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature ferromagnetism in laser ablated transition-metal-doped TiO 2 thin films on various types of substrates</w:t>
+                <w:t xml:space="preserve">CMR effect exalted by substrate-induced strains in thin films of charge ordered manganites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rauwel Buzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/6/004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.e2409-e2414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545026v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Perovskite Superlattices Grown by Pulsed Laser Deposition</w:t>
+                <w:t xml:space="preserve">The role of ferroelectric-ferromagnetic layers on the properties of superlattice-based multiferroics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Murugavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-005-0073-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97 (10), pp.103914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1904153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545002v1</w:t>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium electronic transport properties of a misfit cobaltite thin film</w:t>
+                <w:t xml:space="preserve">Room temperature ferromagnetism in laser ablated transition-metal-doped TiO 2 thin films on various types of substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Eng</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.233405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (6), pp.816-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/6/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545000v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-induced metallic behavior in Pr$_{0.5}$Ca$_{0.5}$MnO$_3$ thin films: competition between Joule heating and nonlinear conduction mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Magnetic Perovskite Superlattices Grown by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Padhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. C. Budhani</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (5-6), pp.753-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-005-0073-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127020v1</w:t>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic phase diagram in the charge-ordered Pr0.5Ca0.5MnO3 strained thin films</w:t>
+                <w:t xml:space="preserve">Out-of-equilibrium electronic transport properties of a misfit cobaltite thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E Rauwel Buzin</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Eng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.11.155⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (23), pp.233405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.233405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03544552v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Study in Pr 0.5 Ca 0.5 MnO 3 Thin Films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current-induced metallic behavior in Pr$_{0.5}$Ca$_{0.5}$MnO$_3$ thin films: competition between Joule heating and nonlinear conduction mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Budhani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.134403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544997v1</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic Co-doped ZnO thin films grown using pulsed laser deposition from Zn and Co metallic targets</w:t>
+                <w:t xml:space="preserve">Magnetic phase diagram in the charge-ordered Pr0.5Ca0.5MnO3 strained thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Mercey</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S de Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Janossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Rauwel Buzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2003.10.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 272-276, pp.450-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.11.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544546v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between crystallinity and magnetism in a series of laser-ablated anatase Ti 1 x Co x O 2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (30), pp.5549-5554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/16/30/015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of a series of low-doped Zn1−xCoxO thin films deposited from Zn and Co metal targets on (0001) Al2O3 substrates</w:t>
+                <w:t xml:space="preserve">Ferromagnetic Co-doped ZnO thin films grown using pulsed laser deposition from Zn and Co metallic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1667805⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (1-3), pp.192-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2003.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544549v1</w:t>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetism in transition-metal-doped Ti O 2 thin films</w:t>
+                <w:t xml:space="preserve">Raman Study in Pr 0.5 Ca 0.5 MnO 3 Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tatsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lampakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Liarokapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.195204⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 105 (1-2), pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.105.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544535v1</w:t>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized lithography and etching processes for a magnetic oxide micro‐device</w:t>
+                <w:t xml:space="preserve">Structural and magnetic properties of a series of low-doped Zn1−xCoxO thin films deposited from Zn and Co metal targets on (0001) Al2O3 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200304426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95 (11), pp.7187-7189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1667805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03544993v1</w:t>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe- and Ni-doped TiO2 thin films grown on LaAlO3 and SrTiO3 substrates by laser ablation</w:t>
+                <w:t xml:space="preserve">Ferromagnetism in transition-metal-doped Ti O 2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awatef Hassini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1695103⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (19), pp.195204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.195204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544555v1</w:t>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of dopant in Fe:TiO2 and Ni:TiO2 thin films</w:t>
+                <w:t xml:space="preserve">Optimized lithography and etching processes for a magnetic oxide micro‐device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Soulimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Sakai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haghiri‐gosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.04.125⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (7), pp.1687-1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200304426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544539v1</w:t>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of laser-ablated ZnO thin films grown with Zn metal target: A structural study</w:t>
+                <w:t xml:space="preserve">Fe- and Ni-doped TiO2 thin films grown on LaAlO3 and SrTiO3 substrates by laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatef Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1772891⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (15), pp.2850-2852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1695103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544541v1</w:t>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature ferromagnetism in anatase Ti0.95Cr0.05O2 thin films: Clusters or not?</w:t>
+                <w:t xml:space="preserve">Distribution of dopant in Fe:TiO2 and Ni:TiO2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1841457⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 281 (2-3), pp.347-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.04.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544530v1</w:t>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain manipulation of ferroelectric BaTiO3thin films: application to the local reorientation of liquid crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. F. Henninot</w:t>
+                <w:t xml:space="preserve">Investigation of laser-ablated ZnO thin films grown with Zn metal target: A structural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02678290410001729769⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 96 (6), pp.3228-3233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1772891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681483v1</w:t>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial strain measurements in $SrRuO_3/SrMnO_3$ magnetic multilayers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Mercey</w:t>
+                <w:t xml:space="preserve">Room temperature ferromagnetism in anatase Ti0.95Cr0.05O2 thin films: Clusters or not?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (25), pp.6212-6214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1841457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127021v1</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate effects on the room-temperature ferromagnetism in Co-doped TiO2 thin films grown by pulsed laser deposition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Domain manipulation of ferroelectric BaTiO3thin films: application to the local reorientation of liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Blach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Desfeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bormann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Henninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1669111⟩</w:t>
+              <w:t xml:space="preserve">Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (9), pp.1241-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02678290410001729769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544551v1</w:t>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical spectroscopy of strained La2/3Sr1/3MnO3 thin films grown by “laser MBE”</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial strain measurements in $SrRuO_3/SrMnO_3$ magnetic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.184419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03544553v1</w:t>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring of ferromagnetic Pr[sub 0.85]Ca[sub 0.15]MnO[sub 3]∕ferroelectric Ba[sub 0.6]Sr[sub 0.4]TiO[sub 3] superlattices for multiferroic properties</w:t>
+                <w:t xml:space="preserve">Substrate effects on the room-temperature ferromagnetism in Co-doped TiO2 thin films grown by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Raveau</w:t>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa Hong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1811800⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95 (11), pp.7378-7380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1669111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544534v1</w:t>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced magnetoresistance in ferromagnetic Pr0.85Ca0.15MnO3∕ferroelectric Ba0.6Sr0.4TiO3 superlattice films</w:t>
+                <w:t xml:space="preserve">Magneto-optical spectroscopy of strained La2/3Sr1/3MnO3 thin films grown by “laser MBE”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Haghiri-Gosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1825075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 272-276, pp.1812-1813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544533v1</w:t>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of the growth and characterization of (PrMnO3)n(SrMnO3)n superlattices</w:t>
+                <w:t xml:space="preserve">Tailoring of ferromagnetic Pr[sub 0.85]Ca[sub 0.15]MnO[sub 3]∕ferroelectric Ba[sub 0.6]Sr[sub 0.4]TiO[sub 3] superlattices for multiferroic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Murugavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1593799⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (19), pp.4424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1811800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544350v1</w:t>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide-diluted magnetic semiconductors: a review of the experimental status</w:t>
+                <w:t xml:space="preserve">Enhanced magnetoresistance in ferromagnetic Pr0.85Ca0.15MnO3∕ferroelectric Ba0.6Sr0.4TiO3 superlattice films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B Mercey</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Murugavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/15/37/R01⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (21), pp.4992-4994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1825075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544347v1</w:t>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co distribution in ferromagnetic rutile Co-doped TiO2 thin films grown by laser ablation on silicon substrates</w:t>
+                <w:t xml:space="preserve">In situ monitoring of the growth and characterization of (PrMnO3)n(SrMnO3)n superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1619227⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 94 (4), pp.2716-2724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1593799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544342v1</w:t>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation effects in charge-ordered Pr 0.5 Ca 0.5 MnO 3 thin film</w:t>
+                <w:t xml:space="preserve">Oxide-diluted magnetic semiconductors: a review of the experimental status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2003-00182-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (37), pp.R1583-R1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/15/37/R01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544355v1</w:t>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ablation of Co:ZnO films deposited from Zn and Co metal targets on (0001) Al$_2$O$_3$ substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Raveau</w:t>
+                <w:t xml:space="preserve">Co distribution in ferromagnetic rutile Co-doped TiO2 thin films grown by laser ablation on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatef Hassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 82, pp.3490</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 83 (15), pp.3129-3131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1619227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135967v1</w:t>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain effects in charge-ordered Pr0.5Ca0.5MnO3 manganite thin films</w:t>
+                <w:t xml:space="preserve">Phase separation effects in charge-ordered Pr 0.5 Ca 0.5 MnO 3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Hervieu</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Storch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Janossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-3697(03)00253-1⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (4), pp.413-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2003-00182-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03544349v1</w:t>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallinity, surface morphology, and magnetic properties of La0.7Sr0.3MnO3 thin films: An approach based on the laser ablation plume range models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser ablation of Co:ZnO films deposited from Zn and Co metal targets on (0001) Al$_2$O$_3$ substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82, pp.3490</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544358v1</w:t>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High magnetic field transport measurement of charge-ordered Pr$_{0.5}$Ca$_{0.5}$MnO$_3$ strained thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId851" w:history="1">
+                <w:t xml:space="preserve">Strain effects in charge-ordered Pr0.5Ca0.5MnO3 manganite thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rauwel Buzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 64 (9-10), pp.1665-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3697(03)00253-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135966v1</w:t>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of La$_{1/3}$Sr$_{2/3}$FeO$_3$ thin films by laser ablation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystallinity, surface morphology, and magnetic properties of La0.7Sr0.3MnO3 thin films: An approach based on the laser ablation plume range models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haghiri-Gosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desfeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 93 (9), pp.5227-5235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1566093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135965v1</w:t>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness dependence on the surface morphology and the magnetic microstructure of a0.7Sr0.3MnO3 films under different strains</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High magnetic field transport measurement of charge-ordered Pr$_{0.5}$Ca$_{0.5}$MnO$_3$ strained thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rauwel Buzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66, pp.024432</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId944" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03544334v1</w:t>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between structural distortions and transport properties in Nd 0.5 Ca 0.5 MnO 3 strained thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Raveau</w:t>
+                <w:t xml:space="preserve">Epitaxial Growth of La$_{1/3}$Sr$_{2/3}$FeO$_3$ thin films by laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35, pp.L48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544332v1</w:t>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High magnetic field transport measurements of charge-ordered Pr 0.5 Ca 0.5 MnO 3 strained thin films</w:t>
+                <w:t xml:space="preserve">Thickness dependence on the surface morphology and the magnetic microstructure of a0.7Sr0.3MnO3 films under different strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Desfeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.024432⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 497 (1-3), pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(01)01628-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544328v1</w:t>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of La1/3Sr2/3FeO3 thin films by laser ablation</w:t>
+                <w:t xml:space="preserve">Relations between structural distortions and transport properties in Nd 0.5 Ca 0.5 MnO 3 strained thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Rauwel Buzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Raveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/35/11/104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (15), pp.3951-3958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/14/15/309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544330v1</w:t>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-induced metallic behavior under magnetic field in Pr$_{1-x}$Ca$_{x}$MnO$_{3}$ (x = 0.5 and 0.4) thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">High magnetic field transport measurements of charge-ordered Pr 0.5 Ca 0.5 MnO 3 strained thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rauwel Buzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hervieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. M. Haghiri-Gosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (2), pp.024432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.024432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId953" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135196v1</w:t>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film thickness and temperature dependence of the magnetic properties of pulsed-laser-deposited Fe 3 O 4 films on different substrates</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of La1/3Sr2/3FeO3 thin films by laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId956" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.205413⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (11), pp.L48-L51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/35/11/104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId955" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544238v1</w:t>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the colossal magnetoresistance by strain effect in Nd$_{0.5}$Ca$_{0.5}$MnO$_{3}$ thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+                <w:t xml:space="preserve">Stress-induced metallic behavior under magnetic field in Pr$_{1-x}$Ca$_{x}$MnO$_{3}$ (x = 0.5 and 0.4) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId963" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Haghiri-Gosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 79, pp.647</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 89, pp.6612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122373v1</w:t>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on ''the controlled charge ordering and evidence of the metallic state in Pr$_{0.65}$Ca$_{0.35}$MnO$_{3}$ films</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Film thickness and temperature dependence of the magnetic properties of pulsed-laser-deposited Fe 3 O 4 films on different substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Kale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhagat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lofland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Scabarozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (20), pp.205413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.205413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId964" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135193v1</w:t>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Anisotropy of Strained La 0.7 Sr 0.3 MnO 3 Thin Films Studied by MOKE</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId628" w:history="1">
+                <w:t xml:space="preserve">Suppression of structural and magnetotransport transitions in compressed Pr0.5Sr0.5MnO3 thin films resulting in colossal magnetoresistance effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-690-F9.9⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 78 (24), pp.3857 - 3859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1379592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544339v1</w:t>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of structural and magnetotransport transitions in compressed Pr0.5Sr0.5MnO3 thin films resulting in colossal magnetoresistance effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Simon</w:t>
+                <w:t xml:space="preserve">Strain-induced local distortions and orbital ordering in Nd 0.5 Sr 0.5 MnO 3 manganite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tyson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-C. Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1379592⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 63 (22), pp.224424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.224424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId968" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794547v1</w:t>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced local distortions and orbital ordering in Nd 0.5 Sr 0.5 MnO 3 manganite films</w:t>
+                <w:t xml:space="preserve">Bulk experimental evidence of half-metallic ferromagnetism in doped manganites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId973" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Meng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 63 (22), pp.224424. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.224424⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 63 (17), pp.172411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.172411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId972" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544303v1</w:t>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk experimental evidence of half-metallic ferromagnetism in doped manganites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of the colossal magnetoresistance by strain effect in Nd$_{0.5}$Ca$_{0.5}$MnO$_{3}$ thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rauwel-Buzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mercone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79, pp.647</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId978" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544304v1</w:t>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on `The controlled charge ordering and evidence of the metallic state in Pr 0.65 Ca 0.35 MnO 3 films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Raveau</w:t>
+                <w:t xml:space="preserve">Comment on ''the controlled charge ordering and evidence of the metallic state in Pr$_{0.65}$Ca$_{0.35}$MnO$_{3}$ films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 13 (11), pp.2749-2750. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 13, pp.2749-2750</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId982" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544306v1</w:t>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate effect on the magnetic microstructure of La0.7Sr0.3MnO3 thin films studied by magnetic force microscopy</w:t>
+                <w:t xml:space="preserve">Magnetic Anisotropy of Strained La 0.7 Sr 0.3 MnO 3 Thin Films Studied by MOKE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Haghiri-Gosnet</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Haghiri-Gosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1376662⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 690, pp.F9.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-690-F9.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544298v1</w:t>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the colossal magnetoresistance by strain effect in Nd0.5Ca0.5MnO3 thin films</w:t>
+                <w:t xml:space="preserve">Comment on `The controlled charge ordering and evidence of the metallic state in Pr 0.65 Ca 0.35 MnO 3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1390313⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13 (11), pp.2749-2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/13/11/401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId987" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544293v1</w:t>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-induced metallic behavior under magnetic field in Pr1−xCaxMnO3 (x=0.5 and 0.4) thin films (invited)</w:t>
+                <w:t xml:space="preserve">Substrate effect on the magnetic microstructure of La0.7Sr0.3MnO3 thin films studied by magnetic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desfeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Haghiri-Gosnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1357134⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 78 (23), pp.3681-3683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1376662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544299v1</w:t>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic microstructure of CMR La0.7Sr0.3MnO3 thin films grown on (001)LaAlO3 substrates studied by X-ray diffraction and magnetic force microscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of the colossal magnetoresistance by strain effect in Nd0.5Ca0.5MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Rauwel Buzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C H Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mercone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79, pp.647 - 649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1390313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId993" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681487v1</w:t>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colossal magnetoresistive manganite thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId628" w:history="1">
+                <w:t xml:space="preserve">Stress-induced metallic behavior under magnetic field in Pr1−xCaxMnO3 (x=0.5 and 0.4) thin films (invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haghiri-Gosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 89 (11), pp.6612-6617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1357134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId995" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135964v1</w:t>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the ferrimagnetic double perovskites A 2 FeReO 6 (A = Ba and Ca)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic microstructure of CMR La0.7Sr0.3MnO3 thin films grown on (001)LaAlO3 substrates studied by X-ray diffraction and magnetic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Desfeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Haghiri-Gosnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Materials Science Forum, 373-376, pp.589-592</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId996" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544224v1</w:t>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Transport in the Ferromagnetic State of Manganites: Small-Polaron Metallic Conduction at Low Temperatures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Keller</w:t>
+                <w:t xml:space="preserve">Colossal magnetoresistive manganite thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13, pp.R915-944</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1002" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544212v1</w:t>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature magnetic and transport anisotropy in Pr0.7Sr0.3MnO3: The magnetostriction scenario</w:t>
+                <w:t xml:space="preserve">Properties of the ferrimagnetic double perovskites A 2 FeReO 6 (A = Ba and Ca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId969" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Smolyaninova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amlan Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Galley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.372830⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (6), pp.965-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/12/6/318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1005" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544219v1</w:t>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the immobile bipolaron formation in the paramagnetic state of the magnetoresistive manganites</w:t>
+                <w:t xml:space="preserve">Electrical Transport in the Ferromagnetic State of Manganites: Small-Polaron Metallic Conduction at Low Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Meng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Smolyaninova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.R11949⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 84 (26), pp.6086-6089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1020" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.84.6086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544208v1</w:t>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong oxygen-isotope effect on the intrinsic resistivity in the ferromagnetic state of manganites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Meng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rajeswari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 63 (6), pp.060402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.060402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness dependence of the stability of the charge-ordered state in Pr$_{0.5}$Ca$_{0.5}$MnO$_{3}$ thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Haghiri-Gosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 62, pp.R16337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectacular decrease of the melting magnetic field in the charge-ordered state of Pr[sub 0.5]Ca[sub 0.5]MnO[sub 3] films under tensile strain</w:t>
+                <w:t xml:space="preserve">Low temperature magnetic and transport anisotropy in Pr0.7Sr0.3MnO3: The magnetostriction scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId938" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId923" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1288673⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 87 (9), pp.6752-6754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1027" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.372830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1015" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544211v1</w:t>
+            <w:hyperlink r:id="rId1026" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual electrical transport mechanism in the ferromagnetic state of the magnetoresistive manganites</w:t>
+                <w:t xml:space="preserve">Evidence for the immobile bipolaron formation in the paramagnetic state of the magnetoresistive manganites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Meng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1018" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1023" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rajeswari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/12/23/101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62 (18), pp.R11949-R11952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1030" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.R11949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1017" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544218v1</w:t>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin film deposition: a novel synthetic route to new materials</w:t>
+                <w:t xml:space="preserve">Spectacular decrease of the melting magnetic field in the charge-ordered state of Pr[sub 0.5]Ca[sub 0.5]MnO[sub 3] films under tensile strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haghiri-Gosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/a804929g⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 77 (7), pp.1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1288673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1025" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03543076v1</w:t>
+            <w:hyperlink r:id="rId1031" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of substrate-induced strain on the charge-ordering transition in Nd0.5Sr0.5MnO3 thin films</w:t>
+                <w:t xml:space="preserve">Unusual electrical transport mechanism in the ferromagnetic state of the magnetoresistive manganites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId998" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Greene</w:t>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Meng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.124387⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (23), pp.L361-L366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/12/23/101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1026" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544321v1</w:t>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle-resolved magnetic and transport properties of Pr0.7Sr0.3MnO3 thin films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thin film deposition: a novel synthetic route to new materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Duc Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.367860⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (1), pp.233-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a804929g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1029" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176518v1</w:t>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversibility line and critical current densities of an oxycarbonate thin film Ba 2 Ca 3 Cu 4 CO 3 O 8</w:t>
+                <w:t xml:space="preserve">Effect of substrate-induced strain on the charge-ordering transition in Nd0.5Sr0.5MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1032" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B Mercey</w:t>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amlan Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1023" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rajeswari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Venkatesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Greene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/8/5/015⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 75 (3), pp.397-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.124387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1036" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03542996v1</w:t>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1037" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Angle-resolved magnetic and transport properties of Pr0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 83 (11), pp.7186-7188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.367860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1045" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1047" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irreversibility line and critical current densities of an oxycarbonate thin film Ba 2 Ca 3 Cu 4 CO 3 O 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1049" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1050" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8 (5), pp.361-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1051" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/8/5/015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1052" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1047" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The first superconducting thin film oxycarbonates coherent intergrowth of several members of a new structural series (CaCuO2)m (Ba2CuO2CO3)n</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Hamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 241 (1-2), pp.158-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0921-4534(94)02356-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1037" w:history="1">
+            <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1042" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId1044" w:history="1">
+                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1045" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t>
+              <w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1042" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551317v1</w:t>
+            <w:hyperlink r:id="rId1058" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1046" w:history="1">
+            <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1059" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1060" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1046" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551325v1</w:t>
+            <w:hyperlink r:id="rId1061" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadate TCO on glass substrate using CNO nanosheets as a template: effect of thickness on the film properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrian David</w:t>
+                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technische Universität Darmstadt; Forschungszentrum Jülich GmbH, Sep 2024, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">EMRS Fall meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1048" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921875v1</w:t>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1050" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, Microstructural Characterization and Nanoscale Piezoelectric/Ferroelectric Properties in Lead-Free Ln_2Ti_2O_7 (Ln = Lanthanides) Thin Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Prellier</w:t>
+                <w:t xml:space="preserve">Vanadate TCO on glass substrate using CNO nanosheets as a template: effect of thickness on the film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie El Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1065" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual World Congress of Advanced Materials-2013 (WCAM-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Suzhou, China</w:t>
+              <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität Darmstadt; Forschungszentrum Jülich GmbH, Sep 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1050" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691032v1</w:t>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the electroresistance effect obtained in Pr0.5Ca0.5MnO3 magnetic oxide thin film by electrostatic field in a ferroelectric/manganite optimized device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Haghiri</w:t>
+                <w:t xml:space="preserve">2D Materials Based van der Waals Heterostructures grown by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1067" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Bouregba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth global conference on power control and optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1051" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118604v1</w:t>
+            <w:hyperlink r:id="rId1066" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unravelling the complex optical properties of heterogeneous transparent and conducting vanadates thin films grown on a 2D nanosheet layer by the means of Spectroscopic Ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1069" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Spectroscopic Ellipsometry (ICSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Beinjing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1068" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparent and conductive indium-free Vanadates crystallized at reduced temperature on glass using a 2D nanosheet seed layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1071" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunable magnetic and magnetotransport properties in polycristalline epitaxial LaSrMnO3 thin film by control of grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMRS spring (I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1071" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1072" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D Materials Based van der Waals Herterostructures by Pulsed Laser Deposition (PLD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1067" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1072" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1073" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth, Microstructural Characterization and Nanoscale Piezoelectric/Ferroelectric Properties in Lead-Free Ln_2Ti_2O_7 (Ln = Lanthanides) Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desfeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Sayede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Annual World Congress of Advanced Materials-2013 (WCAM-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Suzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1073" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1074" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of the electroresistance effect obtained in Pr0.5Ca0.5MnO3 magnetic oxide thin film by electrostatic field in a ferroelectric/manganite optimized device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1075" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritha Soulimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1076" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Haghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1077" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1078" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bouregba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixth global conference on power control and optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Las Vegas, United States. pp.259-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1079" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4768997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1074" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1080" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enhanced transport properties in La x MnO 3-δ thin films grown on SrTiO 3 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1058" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciancio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.76030W, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1059" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.845080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34860,279 +35874,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la microscopie à force atomique en mode piézoréponse et des calculs ab-initio pour l’étude des propriétés ferroélectriques de superréseaux [(BiFeO₃)ₘ/(SrTiO₃)ₙ]ₚ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-V-K. Mangalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national 2016 du GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Autrans, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoresponse force microscopy measurements and ab-initio calculations for the study of the ferroelectric properties in (BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Sayede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V.K. Mangalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials – PFM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Ekaterinburg, Russia. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35142,130 +36156,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskites and Related Mixed Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1066" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile I. Parvulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Kaliaguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-VCH Verlag GmbH &amp; Co. KGaA, 1056 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35275,147 +36289,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio calculations for a better understanding of the behavior of ferroelectric domains in [(BiFeO_3)_m/(SrTiO_3)_n]_p heterostructures as observed by piezoresponse force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Sayede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V.K. Mangalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35425,161 +36439,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectacular decrease of the melting magnetic field in the charge-ordered state of tensile Pr0.5Ca0.5MnO3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Haghiri-Gosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1071"/>
+      <w:footerReference w:type="default" r:id="rId1094"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -35726,51 +36740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Adri&#225;n Carrasco &#193;lvarez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/q3fr-xk1p" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56417-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Martirosyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/blnj-pfm4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidur Rahman Bakaul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c00053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05403246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mufeed Keenari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Breard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings15030287" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05279537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martirosyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passuti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chintakindi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202502538" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Iglesias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.235107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.064801" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Pradhan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ramachandra Rao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.158983" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Adrian Carrasco Alvarez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.115109" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739490v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El-Khaloufi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Bassato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301056" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101818" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739518v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maruthi R" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhit Singh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayandeep Ghosh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohindar Seehra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weise" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.224430" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradhan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khokhlova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Khaloufi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.155403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023064" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Retoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abead6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01859-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322584v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Ruotsalainen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ablett" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Yakhou-Harris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235158" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.668243" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03526024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Kumar P" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neena Prasad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157639" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03526011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05699" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dallocchio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417251v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eui Young Choi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Hyeon Hong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byong-Guk Park" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prahallad Padhan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149871" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshna Sobhanan Helen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014909" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshna S. H." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padhan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr00620c" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Katkar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobhnath Gupta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Granata" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Nappi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.0c00242" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413355v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungmin Woo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuk Choi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghun Kang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegon Lee" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.143924" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014237v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endichi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019085v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kumar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fouchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c07794" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014235v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Deepak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umasankar Dash" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungjun Lee" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Suraj" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156142" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307032v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12209" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014263v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinan Lin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Do&#287;an" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjian Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10961-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162444v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Pet&#345;&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Palatinus" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719005569" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changan Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Zhang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.115001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pravarthana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra04554f" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118463v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Elbahri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Luders" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab06a1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suraj" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.124413" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118458v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dykas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Krishnan-Kutty" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Venkatesan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaefbc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118449v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Yup Lee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeona Mun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Gwan Choi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan June Zhung" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr09627e" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118444v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dhana Sekhar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venimadhav" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murugavel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001245" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118450v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Murugavel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaad3a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118455v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antarjami Sahoo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17385" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118453v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201800913" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162392v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacotte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boullay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6e3e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118443v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b11930" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162368v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201604112" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mannepalli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajamani Raghunathan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Ramadurai" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118551v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Behera" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/19/196004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118555v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hung Dao" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967534" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118553v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marchiori" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Waser" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.11.011" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118554v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lorenz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramachandra Rao" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Venkatesan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fortunato" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/43/433001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162466v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.09.023" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMSMWVKJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162475v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steciuk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/17/175001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118550v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06485" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. K. Mangalam" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927600" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118533v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magesh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krishnamurthy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adyam" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913219" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118541v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfei Wang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Li" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Bera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Ma" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.3.064015" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118542v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Qiao" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hyuck Jang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Singh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Gai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Xiao" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01471" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162476v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953744v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangalam" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928965" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118546v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Behera" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.04.018" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHCVN4ML-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118535v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoidong Jeong" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosung Seo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lacotte" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08822" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162445v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Tian" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Gao" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10255" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184107v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Parvulescu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaliaguine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527686605" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118544v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacotte" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rohrer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvador" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927518" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162473v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/43/435601" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162465v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164152v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rotella" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Copie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101849v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien David" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanapal Pravarthana" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S. Rohrer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905012" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118516v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Behera" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravindra" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867509" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118524v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Castro" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aruta" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tebano" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Innocenti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minola" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/27/4/044016" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118527v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890512" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162387v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pravarthana" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun Haw Chu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867021" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954034v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Thota" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Singh" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Nayak" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Kumar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895054" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118530v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walczyk" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fiebig" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Adrian Ionescu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.05.050" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S9MQTZS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118491v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhame" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noudem" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813262" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118501v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salvador" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824212" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118487v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lutterotti" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802439" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118499v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819969" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118502v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Egoavil" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Aert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155123" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118486v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ding" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.054428" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118489v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Bhame" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807771" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954055v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450331v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118584v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Smith" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcloughlin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subramanian" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4732131" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118582v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733367" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118577v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salvato" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Innocenti" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.134524" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118572v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazzoli" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768680" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118583v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;nter" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousquet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boullay" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghosez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.214120" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762092v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Dao" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevB.85.184101" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162460v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118580v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thota" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prasad" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kumar" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747457" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118576v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767380" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118578v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118605v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Gao" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Turner" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Feng Li" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hao Lu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2035089" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599665v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593489" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686582v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wahl" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3549706" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545320v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3673295" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545325v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliveira" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agostinho Moreira" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almeida" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaves" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094414" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545332v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Triscone" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.05.004" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQVNCT1N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545336v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.094423" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545329v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627182" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686761v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686755v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/5/052201" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266513v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galdi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgiani" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B Brookes" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.064418" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162461v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jeong" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Seok Choi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sohn" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115132" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545281v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2010.03.022" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DVNQH7Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162372v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435486" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545269v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu You" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201001990" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-79TBBQD7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424847v2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sadoc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Simon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grebille" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.046804" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545300v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ferreira" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3291122" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686524v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3488828" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545275v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Kim" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.167206" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545294v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ranjith" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xie" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. You" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3432113" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545218v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kundys" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agrestini" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oyanagi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3260222" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545253v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonakos" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lampakis" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880539" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B34E1F9D21C13D5CCB4B2E275CD7DBF7F01F776/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887914v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184108" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545260v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Singh" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Katiyar" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scott" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/4/042202" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545239v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mathur" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pignolet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.001" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ST71N5J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162464v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.241102" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545226v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veis" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352; Vi&#353;&#328;ovsk&#253;" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lecoeur" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/19/195002" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4A72F1AF0C5B95FDFBB4161D9325704574DBAE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545254v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aydogdu" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-U. Habermeier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880545" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM3Z9LHC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681477v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dupont" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.116" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545249v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;rez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-008-0432-y" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDFD4DBC146B4ED94BB1984155CD9D708BA642FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545216v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fr&#233;sard" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.224411" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545233v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Sheets" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.031" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TB8PLR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545257v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liarokapis" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-008-0399-8" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545223v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jang" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2009.07.036" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HQFB6TG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545242v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mertelj" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yusupov" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gradi&#353;ek" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545230v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikant Prasad" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangala Prasad Singh" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Prellier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Siwach" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200844438" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C125A6DF0C0F9573ACBD11A7EDB7C65C0386E6A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545221v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agostinho Moreira" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Almeida" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ferreira" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaves" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/44/446002" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545246v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dussan" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.002" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTN79Z9T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545238v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/57003" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545264v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068174" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545217v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3265942" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545136v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asish Kundu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2842409" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545122v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sheets" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/43/434232" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545128v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mihailovic" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966364" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545125v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Caignaert" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2961022" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545109v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Antonakos" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lampakis" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Liarokapis" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filippi" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/48/485202" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545131v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2929745" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887921v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/47003" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545124v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Palles" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2978207" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545123v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2993347" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887918v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/47/472205" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545134v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scott" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.144403" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545138v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/121/5/052002" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545129v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wei Cheah" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Wang" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wu" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937843" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545115v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Stampler" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sheets" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bertoni" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mason" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801267m" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2RTHXZ90-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545132v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Singh" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siwach" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2902927" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887947v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753715" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545103v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.11.112" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJZ27QZH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545085v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Budhani" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2770818" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545080v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fratini" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campi" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barba" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Busby" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-007-0269-9" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E661587B9448046C359AD34F3063C0355011306/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545095v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.024427" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545092v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Es-Souni" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pamir Alpay" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirumany Sritharan" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Waghmare" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2007.0299" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-54HMK9MH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545104v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830701253185" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870065v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824465" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545077v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2817933" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545101v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Singh" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2007.03.030" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VBXK1XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545098v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;chin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.04.013" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNKQWQZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870055v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Eng" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.033403" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018149v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545049v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maglione" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mandal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2374692" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108179v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Singh" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2388145" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545057v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2202690" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545056v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2217187" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545060v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mistrik" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamaguchi" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veis" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liskova" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2172908" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545052v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2218036" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545046v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411590601067219" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545066v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mechin" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2159094" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545064v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2161424" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545063v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Padhan" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/005" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545009v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darques" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koubaa" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulimane" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00297-9" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F68FZBZ5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127022v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545044v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hank Eng" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;bert" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grebille" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1823582" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545019v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1988979" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545005v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoa Hong" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Thu Huong" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/41/022" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545013v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.104416" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545039v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mercey" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/1/025" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D208EF741893DCD04826A65AE79D3CCA73304CAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545018v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Singh" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1992657" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544999v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/48/C01" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545004v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Brion" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chouteau" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2126157" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545030v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hassini" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/10/023" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545025v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.174419" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545008v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2123372" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127024v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545012v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.094407" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545035v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.11.021" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HM6XBDV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544992v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.02.021" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHJVKQKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545021v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1854072" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545032v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel Buzin" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.350" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1X83H7G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545022v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1904153" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545026v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/6/004" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3AAFD9E4166156F9A5511083AB234AADFDDECEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545002v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-005-0073-3" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6LMGSZZ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545000v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eng" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.233405" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127020v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Budhani" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544552v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Brion" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chouteau" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janossy" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rauwel Buzin" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.11.155" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FCL6XG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544997v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tatsi" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Papadopoulou" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.105.99" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544546v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2003.10.039" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN86C8FG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544543v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/30/015" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544549v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1667805" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544535v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.195204" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544993v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haghiri&#8208;gosnet" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200304426" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3883KRSG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544555v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1695103" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544539v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.04.125" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSPRBSXT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544541v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulkarni" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1772891" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544530v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1841457" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681483v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Blach" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bormann" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Henninot" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678290410001729769" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127021v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544551v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Hong Nguyen" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1669111" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544553v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renard" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.01.059" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LQWF3CF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544534v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saurel" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1811800" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544533v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1825075" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544350v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lecoeur" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1593799" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544347v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/37/R01" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544342v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1619227" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544355v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Storch" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janossy" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00182-7" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135967v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544349v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(03)00253-1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVBW9NK0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544358v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1566093" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135966v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135965v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544334v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01628-4" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFRND739-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544332v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Simon" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Raveau" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/15/309" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544328v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.024432" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544330v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/11/104" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135196v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544238v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Kale" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhagat" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lofland" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scabarozi" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.205413" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122373v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel-Buzin" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercone" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135193v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544339v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-690-F9.9" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794547v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1379592" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544303v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Qian" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tyson" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Kao" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.224424" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544304v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Meng Zhao" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keller" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.172411" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544306v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/13/11/401" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544298v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailleul" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1376662" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544293v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Simon" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mercone" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1390313" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544299v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1357134" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681487v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailleu" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135964v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544224v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Smolyaninova" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Biswas" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Galley" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Greene" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/6/318" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544212v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smolyaninova" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.6086" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544219v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372830" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544208v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajeswari" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.R11949" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544313v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J Kang" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.060402" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135192v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544211v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1288673" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544218v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Keller" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/23/101" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543076v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salvador" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Duc Doan" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a804929g" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ECD7366FD980722326C6C4EA4B6A63D73DAF7DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544321v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greene" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124387" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176518v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367860" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542996v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Allen" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prouteau" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Simon" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/8/5/015" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D56165375B43EE5802991104492E05C424EB3268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543005v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Allen" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hamet" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)02356-5" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XL1M7K9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saade" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691032v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118604v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritha Soulimane" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haghiri" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poullain" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouregba" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768997" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545314v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciancio" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.845080" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739622v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sayede" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-V-K. Mangalam" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699093v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V.K. Mangalam" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185521v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Granger" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile I. Parvulescu" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kaliaguine" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699095v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135184v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Adri&#225;n Carrasco &#193;lvarez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/q3fr-xk1p" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56417-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Martirosyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/blnj-pfm4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Nix Esr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujalin Biswal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Chandra Behera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04888a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05403246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mufeed Keenari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Breard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings15030287" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidur Rahman Bakaul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Lebedev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c00053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyashi Chowdhury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhamadhab Das" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Walke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trilochan Bhunia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Gayen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04784" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05279537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martirosyan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passuti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chintakindi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202502538" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565166v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshita Singh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhit Singh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayandeep Ghosh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prativa Pramanik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasant Sathe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.045202" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Iglesias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.235107" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.064801" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Pradhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ramachandra Rao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.158983" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Adrian Carrasco Alvarez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.115109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El-Khaloufi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Bassato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101818" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maruthi R" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohindar Seehra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.224430" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256492v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradhan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khokhlova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Khaloufi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166085" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.155403" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023064" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Retoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abead6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01859-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.668243" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322584v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Ruotsalainen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ablett" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Yakhou-Harris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235158" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03526024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Kumar P" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neena Prasad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157639" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03526011v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05699" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eui Young Choi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Hyeon Hong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byong-Guk Park" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prahallad Padhan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149871" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Katkar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobhnath Gupta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Granata" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Nappi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.0c00242" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014249v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshna S. H." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padhan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr00620c" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014244v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshna Sobhanan Helen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014909" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413355v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungmin Woo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuk Choi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghun Kang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegon Lee" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.143924" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014237v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endichi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019085v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kumar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fouchet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c07794" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Deepak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umasankar Dash" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungjun Lee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Suraj" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156142" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12209" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014263v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinan Lin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Do&#287;an" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjian Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10961-z" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014254v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changan Wang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Zhang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.115001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Pet&#345;&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Palatinus" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719005569" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014266v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pravarthana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra04554f" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Elbahri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Luders" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab06a1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014252v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suraj" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.124413" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118458v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dykas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Krishnan-Kutty" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patra" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Venkatesan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaefbc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118449v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Yup Lee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeona Mun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Gwan Choi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan June Zhung" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr09627e" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118455v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antarjami Sahoo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17385" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118453v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201800913" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Murugavel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaad3a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118444v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dhana Sekhar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venimadhav" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murugavel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001245" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162392v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boullay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6e3e" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118443v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b11930" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162368v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201604112" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118436v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mannepalli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajamani Raghunathan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Ramadurai" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118551v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Behera" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/19/196004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118555v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hung Dao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967534" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118553v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marchiori" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Waser" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.11.011" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118554v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lorenz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramachandra Rao" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Venkatesan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fortunato" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/43/433001" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162466v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.09.023" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMSMWVKJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162475v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steciuk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/17/175001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118550v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06485" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667835v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. K. Mangalam" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927600" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118533v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magesh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krishnamurthy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adyam" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913219" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118541v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfei Wang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Li" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Bera" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Ma" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.3.064015" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118542v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Qiao" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hyuck Jang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Singh" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Gai" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Xiao" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01471" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953744v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangalam" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928965" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162445v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Tian" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Gao" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10255" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Behera" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.04.018" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHCVN4ML-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118535v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoidong Jeong" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosung Seo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lacotte" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08822" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184107v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Parvulescu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaliaguine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527686605" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118544v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacotte" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rohrer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvador" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927518" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162473v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/43/435601" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162465v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164152v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rotella" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Copie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101849v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien David" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanapal Pravarthana" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S. Rohrer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905012" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118527v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravindra" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Behera" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890512" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118524v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Castro" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aruta" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tebano" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Innocenti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minola" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/27/4/044016" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118516v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867509" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162387v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pravarthana" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun Haw Chu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867021" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954034v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Thota" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Singh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Nayak" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Kumar" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895054" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118530v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walczyk" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fiebig" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Adrian Ionescu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.05.050" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S9MQTZS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118491v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhame" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noudem" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813262" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118487v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lutterotti" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802439" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118501v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salvador" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824212" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118499v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819969" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118489v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Bhame" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807771" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118486v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ding" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.054428" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118502v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Egoavil" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Aert" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155123" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954055v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450331v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118584v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Smith" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcloughlin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subramanian" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4732131" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118582v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733367" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118577v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salvato" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Innocenti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.134524" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118572v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yang" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazzoli" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768680" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118583v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;nter" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousquet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boullay" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghosez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.214120" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762092v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Dao" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevB.85.184101" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162460v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118580v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thota" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prasad" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kumar" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747457" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118576v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767380" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118578v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759001" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599665v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593489" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118605v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Gao" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Turner" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Feng Li" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hao Lu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2035089" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686582v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wahl" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3549706" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545320v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3673295" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545325v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliveira" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agostinho Moreira" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almeida" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaves" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094414" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545332v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Triscone" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.05.004" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQVNCT1N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545336v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.094423" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545329v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627182" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686761v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686755v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/5/052201" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266513v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galdi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgiani" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B Brookes" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.064418" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162461v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jeong" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Seok Choi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sohn" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115132" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545281v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2010.03.022" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DVNQH7Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545269v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu You" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201001990" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-79TBBQD7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162372v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435486" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424847v2" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sadoc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Simon" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grebille" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.046804" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545300v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ferreira" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3291122" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686524v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3488828" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545275v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seo" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Kim" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.167206" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545294v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ranjith" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xie" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. You" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3432113" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545253v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonakos" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lampakis" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880539" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B34E1F9D21C13D5CCB4B2E275CD7DBF7F01F776/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545218v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kundys" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agrestini" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oyanagi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3260222" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681477v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dupont" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.116" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545249v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;rez" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-008-0432-y" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDFD4DBC146B4ED94BB1984155CD9D708BA642FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887914v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184108" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545239v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mathur" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pignolet" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.001" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ST71N5J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545260v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Singh" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Katiyar" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scott" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/4/042202" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162464v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.241102" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545254v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aydogdu" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-U. Habermeier" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880545" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM3Z9LHC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545226v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veis" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352; Vi&#353;&#328;ovsk&#253;" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lecoeur" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/19/195002" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4A72F1AF0C5B95FDFBB4161D9325704574DBAE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545216v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fr&#233;sard" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.224411" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545233v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Sheets" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.031" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TB8PLR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545257v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liarokapis" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-008-0399-8" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545223v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jang" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2009.07.036" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HQFB6TG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545242v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mertelj" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yusupov" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gradi&#353;ek" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545230v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikant Prasad" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangala Prasad Singh" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Prellier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Siwach" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200844438" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C125A6DF0C0F9573ACBD11A7EDB7C65C0386E6A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545246v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dussan" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.002" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTN79Z9T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545221v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agostinho Moreira" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Almeida" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ferreira" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaves" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/44/446002" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545238v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/57003" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545264v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068174" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545217v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3265942" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545122v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sheets" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/43/434232" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545136v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asish Kundu" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2842409" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887921v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/47003" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545128v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mihailovic" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966364" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545125v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Caignaert" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2961022" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545109v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Antonakos" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lampakis" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Liarokapis" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filippi" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/48/485202" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545131v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2929745" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545124v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Palles" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2978207" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545123v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2993347" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545134v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scott" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.144403" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887918v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/47/472205" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545138v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/121/5/052002" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545129v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wei Cheah" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Wang" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wu" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937843" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545115v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Stampler" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sheets" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bertoni" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mason" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801267m" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2RTHXZ90-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545132v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Singh" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siwach" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2902927" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887947v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753715" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545103v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.11.112" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJZ27QZH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545085v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Budhani" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2770818" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545080v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fratini" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barba" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Busby" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-007-0269-9" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E661587B9448046C359AD34F3063C0355011306/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545095v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.024427" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545092v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Es-Souni" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pamir Alpay" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirumany Sritharan" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Waghmare" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2007.0299" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-54HMK9MH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545104v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830701253185" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870065v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824465" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545101v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Singh" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2007.03.030" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VBXK1XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545077v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2817933" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545098v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;chin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.04.013" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNKQWQZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870055v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Eng" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.033403" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018149v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545049v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maglione" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mandal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2374692" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545052v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2218036" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545060v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mistrik" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamaguchi" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veis" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liskova" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2172908" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108179v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Singh" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2388145" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545057v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2202690" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545056v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2217187" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545046v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411590601067219" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545066v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mechin" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2159094" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545064v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2161424" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545063v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Padhan" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/005" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545009v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darques" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koubaa" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulimane" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00297-9" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F68FZBZ5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545004v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Brion" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chouteau" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2126157" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127022v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545013v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.104416" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545019v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1988979" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545005v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoa Hong" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Thu Huong" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/41/022" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545044v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hank Eng" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;bert" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grebille" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1823582" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545039v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mercey" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/1/025" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D208EF741893DCD04826A65AE79D3CCA73304CAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544999v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Singh" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/48/C01" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545018v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1992657" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545030v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hassini" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/10/023" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545025v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.174419" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545008v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2123372" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127024v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545012v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.094407" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545035v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.11.021" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HM6XBDV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544992v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.02.021" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHJVKQKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545021v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1854072" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545032v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel Buzin" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.350" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1X83H7G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545022v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1904153" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545026v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/6/004" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3AAFD9E4166156F9A5511083AB234AADFDDECEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545002v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-005-0073-3" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6LMGSZZ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545000v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eng" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.233405" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127020v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Budhani" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544552v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Brion" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chouteau" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janossy" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rauwel Buzin" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.11.155" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FCL6XG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544543v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/30/015" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544546v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2003.10.039" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN86C8FG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544997v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tatsi" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Papadopoulou" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.105.99" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544549v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1667805" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544535v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.195204" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544993v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haghiri&#8208;gosnet" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200304426" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3883KRSG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544555v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1695103" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544539v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.04.125" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSPRBSXT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544541v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulkarni" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1772891" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544530v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1841457" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681483v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Blach" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bormann" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Henninot" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678290410001729769" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127021v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544551v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Hong Nguyen" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1669111" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544553v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renard" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.01.059" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LQWF3CF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544534v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saurel" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1811800" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544533v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1825075" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544350v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lecoeur" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1593799" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544347v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/37/R01" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544342v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1619227" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544355v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Storch" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janossy" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00182-7" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135967v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544349v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(03)00253-1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVBW9NK0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544358v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1566093" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135966v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135965v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544334v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01628-4" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFRND739-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544332v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Simon" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Raveau" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/15/309" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544328v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.024432" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544330v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/11/104" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135196v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544238v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Kale" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhagat" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lofland" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scabarozi" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.205413" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794547v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1379592" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544303v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Qian" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tyson" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Kao" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.224424" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544304v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Meng Zhao" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keller" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.172411" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122373v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel-Buzin" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercone" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135193v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544339v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-690-F9.9" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544306v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/13/11/401" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544298v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailleul" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1376662" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544293v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Simon" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mercone" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1390313" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544299v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1357134" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681487v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailleu" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135964v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544224v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Smolyaninova" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Biswas" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Galley" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Greene" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/6/318" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544212v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smolyaninova" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.6086" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544313v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J Kang" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajeswari" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.060402" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135192v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544219v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372830" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544208v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.R11949" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544211v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1288673" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544218v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Keller" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/23/101" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543076v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salvador" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Duc Doan" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a804929g" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ECD7366FD980722326C6C4EA4B6A63D73DAF7DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544321v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greene" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124387" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176518v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367860" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542996v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Allen" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prouteau" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Simon" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/8/5/015" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D56165375B43EE5802991104492E05C424EB3268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543005v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Allen" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hamet" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)02356-5" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XL1M7K9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595261v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691032v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118604v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritha Soulimane" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haghiri" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poullain" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouregba" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768997" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545314v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciancio" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.845080" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739622v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sayede" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-V-K. Mangalam" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699093v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V.K. Mangalam" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185521v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Granger" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile I. Parvulescu" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kaliaguine" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699095v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135184v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>