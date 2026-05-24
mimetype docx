--- v0 (2026-05-02)
+++ v1 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wilfried Blanc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and mechanical behaviors of optical silica glass fiber during the drawing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 254, pp.127609. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free multiplexed detection of diabetic retinopathy biomarkers using fiber optic biosensors: Towards lab-in-the-tear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Seipetdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toheeb Oladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christabel K.L. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 189, pp.108943. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2025.108943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin-Random Laser and Fiber Bragg Gratings for All-Fiber High-Resolution Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduarda Pedruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2024.3507198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spliced NP-doped optical fibers for simultaneous detection of multiple displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 181, pp.111677. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering Analysis of UV Radiation in NP-Doped Fibers: Toward Grating Inscription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Frizera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (4), pp.6320-6325. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3520307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are low- and high-loss glass–ceramic optical fibers possible game changers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ballato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 575, pp.131300. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2024.131300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced optical fiber fabrication via the MCVD process incorporating pre-synthesized ZrO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sennoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 164, pp.117015. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb3+ Doped Crystal-in-Glass Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matiss Bardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boussard-Plédel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Troles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 335, pp.07020. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533507020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NP-doped optical fibers for all-fiber integrated optical sources, sensors, and actuators with self-sensing capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduarda Pedruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (25), pp.45122. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.541175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of vaccinia virus proteins in wastewater environment using biofunctionalized optical fiber semi-distributed FBG-assisted interferometric probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albina Abdossova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Adilzhankyzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuanysh Seitkamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensing and Bio-Sensing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, pp.100699. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbsr.2024.100699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber optic refractive index sensing using an inline dual semi-distributed interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Adilkhanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Nurlankyzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakengali Kazhiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 302, pp.171713. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2024.171713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-Electronic Smart Home: Heterogeneous Optical Sensors Approaches and Artificial Intelligence for Novel Paradigms in Remote Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Avellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Frizera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (6), pp.9587-9598. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3323481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-insensitive and cost-effective distributed NP-Doped optical fiber sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88, pp.103995. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2024.103995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NP-Doped Fiber Smart Tendon: A Millimeter-Scale 3-D Shape Reconstruction With Embedded Distributed Optical Fiber Sensor System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robertson Pires-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Frizera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), pp.14291-14299. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3379004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ, real-time monitoring of thermo-mechanical properties of biological tissues undergoing laser heating and ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayan Kurbanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakhrizat Alisherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhannat Ashikbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanerke Katrenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbota Sametova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (11), pp.6198. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.537374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of optical fibers doped with nanoparticles for distributed displacement sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Avellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.513779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bite Force Mapping Based on Distributed Fiber Sensing Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanerke Katrenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakhrizat Alisherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yergibay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanat Kappasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), pp.537. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24020537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres et fibres optiques contenant des nanoparticules pour la photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verres et céramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-n4420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-optic semi-distributed Fabry-Perot interferometer for low-limit label-free detection of CCL5 cancer biomarker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Rakhimbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuanysh Seitkamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baizak Kudaibergenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Nazir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.109953. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission–Reflection Analysis Using Nanoparticle-Doped Fibers: A Method for Intensity-to-Distance Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (10), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2024.3457013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflector-Less Shallow-Tapered Optical Fiber Biosensors for Rapid Detection of Cancer Biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takhmina Ayupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhannat Ashikbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (13), pp.4114-4122. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2022.3187024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-distributed interferometers fiber-optic sensors for high-sensitivity refractive index detection: Design and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakengali Kazhiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albina Abdossova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Moldabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Rakhimbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 220, pp.113327. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2023.113327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The past, present and future of photonic glasses: A review in homage to the United Nations International Year of glass 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Gyu Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen A. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.101084. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmatsci.2023.101084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based analysis of multiple simultaneous disturbances applied on a transmission-reflection analysis based distributed sensor using a nanoparticle-doped fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Avellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Frizera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.364. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PRJ.471301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Fiber Semi-Distributed Interferometer Assisted by an FBG for Thermorefractometry and Sweat Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulyan Karipbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (13), pp.14161-14166. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3277004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YbPO4 crystals in as-drawn silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neisius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.113644. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2023.113644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Kilohertz Narrow Linewidth Fiber Laser Based on Nanoparticles Doped Self-Injection Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahao Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shichao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijun Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (11), pp.613-616. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2023.3264576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge-doped optical fibers for passive and active radiation detection modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (7), pp.6948 - 6955. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3248802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass for photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ballato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138 (9), pp.858. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-023-04473-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflector-less refractive index sensors based on etched-tapered high-scattering single-mode optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80, pp.103466. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2023.103466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in optical fiber, issue and opportunity of light scattering [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (7), pp.2635. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.462822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Visco-Elastometry of RF-Wave-Heated and Ablated Flesh Tissues Containing Au Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayan Kurbanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhannat Ashikbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Amantayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbota Sametova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios13010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-separated Ca and Mg-based nanoparticles in SiO2 glass investigated by molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.11959. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-16139-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed fiber optics strain sensors: from long to short distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Schenato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Palmieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Galtarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S1), pp.161-183. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Engineered Nanoparticle-Doped Optical Fibers for Sensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.805351. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsens.2021.805351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green-Synthesized Silver Nanoparticle–Assisted Radiofrequency Ablation for Improved Thermal Treatment Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhannat Ashikbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Aitkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Sh. Atabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis J Inglezakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.426. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12030426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnaliser le verre pour de nouvelles propriétés optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lancry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Poumellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.70-75. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/202274070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Fiber Distributed Sensing Network for Thermal Mapping in Radiofrequency Ablation Neighboring a Blood Vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbota Sametova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabit Kurmashev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhannat Ashikbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.1150. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios12121150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-Optic Distributed Sensing Network for Thermal Mapping of Gold Nanoparticles-Mediated Radiofrequency Ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbota Sametova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabit Kurmashev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhannat Ashikbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Amantayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.352. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios12050352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission-Reflection Performance Analysis Using Oxide Nanoparticle-Doped High Scattering Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Avellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Frizera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (16), pp.874-877. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2022.3190356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’analyse des verres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Losq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Tarrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (4), pp.403. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2022041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable and Fully-Portable Smart Garment for Mechanical Perturbation Detection with Nanoparticles Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo G. Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia M. Avellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo A. Rodriguez Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.2995-3003. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3024242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature compensation of the fiber-optic based system for the shape reconstruction of a minimally invasive surgical needle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Amantayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 329, pp.112795. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2021.112795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the Glass Composition to Increase the Thermal Stability without Impacting the Crystallization Behavior of Oxyfluorophosphate Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirajan Ojha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.148-159. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics4020013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Size and Thermal Treatment on the Photoluminescent Properties of Europium-Doped SiO2 Nanoparticles Prepared in One Pot by Sol-Gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.1607. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14071607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Optic Distributed Sensing Network for Shape Sensing-Assisted Epidural Needle Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Amantayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nargiz Adilzhanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.446. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios11110446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayleigh scattering characterization of a low-loss MgO-based nanoparticle-doped optical fiber for distributed sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133, pp.106523. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2020.106523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed X-Ray Dosimetry With Optical Fibers by Optical Frequency Domain Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirigaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serafini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Vallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2021.3075518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Backscattering Optical Fiber Distributed Sensors: Tutorial and Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (11), pp.12667-12678. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3010572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Sensing Network Enabled by High-Scattering MgO-Doped Optical Fibers for 3D Temperature Monitoring of Thermal Ablation in Liver Phantom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhannat Ashikbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Jelbuldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Aitkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.828. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21030828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TL properties of RE-Doped and Co-doped Sol-gel Silica Rods. Application to Passive (OSL) and Real-time (RL) Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (24), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3124602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined FIB/SEM tomography and TEM analysis to characterize high aspect ratio Mg-silicate particles inside silica-based optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neisius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.111261. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of a fiber-optic sensing system for shape reconstruction of a minimally invasive surgical needle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Amantayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88117-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and performance evaluation of reflectorless refractive index fiber optic sensors using etched enhanced backscattering fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aitkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172, pp.108874. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2020.108874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber loop resonator sensor achieved by high-scattering MgO nanoparticle-doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.100057. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omx.2020.100057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of codoping on optical properties and glass connectivity of silica fiber preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (16), pp.26251-26259. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.05.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bragg gratings and Fabry-Perot interferometers on an Er-MgO-doped optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Paixão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.105946. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2019.105946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermoluminescence Properties of Potential Fibered-OSL Dosimeter Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1663-1668. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2971152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and properties of Tm-doped SiO2 -ZrO2 phase separated optical fibers for use in fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Vařák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mrázek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Aubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kamrádek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.1383. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.394068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ formation of rare-earth-doped nanoparticles in a silica matrix from Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (16), pp.26264-26272. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.03.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed 2D temperature sensing during nanoparticles assisted laser ablation by means of high-scattering fiber sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhannat Ashikbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Aitkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Jelbuldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.12593. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69384-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Optic Refractive Index Distributed Multi-Sensors by Scattering-Level Multiplexing With MgO Nanoparticle-Doped Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takhmina Ayupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (5), pp.2504-2510. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2953231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflector-less nanoparticles doped optical fiber biosensor for the detection of proteins: Case thrombin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Aitkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165, pp.112365. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2020.112365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission–Reflection Analysis in high scattering optical fibers: A comparison with single-mode optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Frizera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (16), pp.102303. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2020.102303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Scattering-Level Multiplexing (SLMux) in Distributed Fiber-Optic Backscatter Reflectometry Physical Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Paixão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (9), pp.2595. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20092595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Structured Optical Fibers Made of Glass- Ceramics, and Phase Separated and Metallic Particle- Containing Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib7120105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic investigation of composition effects on the radiation-induced attenuation mechanisms of aluminosilicate, Yb-doped silicate, Yb- and Yb,Ce-doped aluminosilicate fiber preforms [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.2466. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.9.002466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the morphologies of oxides particles in optical fibers: Effect of the drawing tension and composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.05.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Bragg Grating (FBG) Sensors in a High-Scattering Optical Fiber Doped with MgO Nanoparticles for Polarization-Dependent Temperature Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Paixão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (15), pp.3107. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9153107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Distributed Sensing on Multiple MgO-Doped High Scattering Fibers by Means of Scattering-Level Multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (13), pp.3413-3421. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2019.2916991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed fiber optics 3D shape sensing by means of high scattering NP-doped fibers simultaneous spatial multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Iordachita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (16), pp.22074. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.022074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Changes at the Early Stages of Nanoparticles Growth in Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (47), pp.29008-29014. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modelling of Tm-doped tellurite glass including cross-relaxation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Albalawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Brilliant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrvoje Gebavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindes Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.29-34. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refractive Index Sensor by Interrogation of Etched MgO Nanoparticle-Doped Optical Fiber Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takhmina Ayupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (15), pp.1253-1256. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2924652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fiber distributed thermal profiling of minimally invasive thermal ablation with scattering-level multiplexing in MgO-doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Sovetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Jelbuldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.1282. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.10.001282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing Nanocomposite Optical Fibers: Shaping Particles and Bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T W Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ballato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europium-Doped Sol-Gel SiO2-Based Glasses: Effect of the Europium Source and Content, Magnesium Addition and Thermal Treatment on Their Photoluminescence Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (7), pp.1768. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23071768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Enlargement of the Emission Spectra from the 4I13/2 Level of Er3+ in Silica-Based Optical Fibers through Lanthanum or Magnesium Co-Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (2), pp.364-374. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics1020029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAG Ceramic Nanocrystals Implementation into MCVD Technology of Active Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mrázek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kašík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Procházková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Čuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Girman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8050833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual-Time Solution Doping for the Fabrication of Longitudinally Varying Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (10), pp.1786-1791. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2017.2785862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber optic refractive index sensors through spectral detection of Rayleigh backscattering in a chemically etched MgO-based nanoparticle-doped fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takhmina Ayupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (24), pp.5945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of reverse cross-relaxation process constant in Tm-doped glass by ^3H_4 fluorescence decay tail fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Albalawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Varas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrvoje Gebavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wedad Albalawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.3760-3768. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.7.003760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium/aluminum correlation in aluminosilicate glasses and optical silica fiber preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 475, pp.85-95. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cerium and lanthanum on the photo-darkening and photo-bleaching mechanisms in thulium-doped fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2017.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of thulium-doped LaF 3 nanoparticles to lower the phonon energy of the thulium's environment in silica-based optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.24 - 28. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2016.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-draw-induced elongation and break-up of particles inside the core of a silica-based optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vennegues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (5), pp.1814-1819. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incorporation site of Er in nanosized CaF 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Acapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pelli-Cresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (48)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and applications of nanoparticles in silica optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (3), pp.247-254. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12596-015-0281-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of silica glass studied by molecular dynamics: Structural origin of the anisotropy and non-Newtonian behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady photo-darkening of thulium alumino-silicate fibers pumped at 1.07 µm: Quantitative effect of lanthanum, cerium and thulium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux & Techniques Editorial - Matériaux désordonnés , verres et leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.401. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple transferable adaptive potential to study phase separation in large-scale xMgO-(1-x)SiO 2 binary glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.154501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic glass-ceramics: consolidated outcomes and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran T. T. Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Łukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogéria Rocha Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Oxide-based Materials and Devices VI, 9364, pp.93640Z-01-93640Z-10. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2078263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GDR-Verres et l’USTV : des réseaux pour la réflexion scientifique sur des problématiques verrières académiques et industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (4), pp.N8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de luminescence des ions de terres rares dopés dans des nanoparticules diélectriques incorporées dans une matrice vitreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (4), pp.407-4016. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative Compositional Analysis of Fiber-Optic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.994. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CS60305A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Er3+ environments in Mg-based nanoparticles-doped optical fibre preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Acapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 401, pp.50-53. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of Er^3+ ion reduction in the radiation-induced degradation of erbium-doped silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (21), pp.6154-6157. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.006154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des fibres optiques de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (7), pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of nanoparticles in optical fibers by Secondary Ion Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (11), pp.1504-1510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscience and nanotechnology in Provence-Alpes-Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanbücken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lannoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Djenizian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Santinacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3-7), pp.163. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium-doped nanoparticles in silica-based optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3/4/5/6/7), pp.480 - 487. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental phase-space-based optical amplification of scar modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tascu Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Doya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aschieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (4), pp.047201. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.85.047201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Nanoscience and Nanotechnology in Provence-Alpes-Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margrit Hanbücken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lannoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Djenizian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Santinacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3-7), pp.163-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical modeling of fiber laser at 810 nm based on thulium-doped silica fibers with enhanced 3H4 level lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kašík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.2773. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.002773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Rare Earth-Doped Transparent Glass Ceramic Optical Fibers by Modified Chemical Vapor Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N.B. Bhaktha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (8), pp.2315-2318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic signature of phosphate crystallization in Erbium-doped optical fibre preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jurdyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.835-838. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2011.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium-doped silica fibers with enhanced 3H4 level lifetime : modelling the devices for 800-820 nm band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kašík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7843, pp.78430A-1 - 78430A-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium-doped silica fibers with enhanced 3H4 level lifetime: modelling the devices for 800-820 nm band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7843, pp.78430A. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.871756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence characterization of traps involved in the photodarkening of ytterbium-doped silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (21), pp.3541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium emission properties in nanostructured fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jurdyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (31), pp.G119-G124. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.48.00G119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLLED EXCITATION OF SCAR MODES IN PASSIVE AND ACTIVE MULTIMODE CHAOTIC FIBERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Doya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Tascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (31), pp.G163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Er doped oxide nanoparticles in silica based optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (1), pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of CaO addition in the local order around Erbium in SiO2 –GeO2 –P2O5 fiber preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Acapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Maurizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sebastian Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 146, pp.167-170. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2007.09.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Temperature-Compensating Technique for Microstructured Fiber Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dewynter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (7), pp.1073-1078. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2008.926169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium environment in a silica doped optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lee Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (2-9), pp.435-439. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.06.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent Ions in Silica-Based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber and Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (6), pp.484-504. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01468030802269746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and near infra-red up-conversion in Tm3+/Yb3+ co-doped silica fibres under 980 nm excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith W.E. Gibbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen F. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (18), pp.13781-13799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Tm3+:3H4 level lifetime in silica optical fibres by lowering the local phonon energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353, pp.2767-2773. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-hole microstructured optical fiber for efficient Fiber Bragg Grating refractometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dewynter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (16), pp.2390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium-doped silica-based optical fibers for cladding pumped fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Kubeček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kašík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlastimil Matějec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (1), pp.174-176. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2006.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature compensation technique for Bragg gratings in microstructured optical fibers for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chau Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dewinter-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, proceedings of European Workshop on Optical Sensors, 6619, pp.661930-1. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.738578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium environment in a silica doped optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lee Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 354, pp.435-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre Bragg grating photowriting in microstructured optical fibres for refractive index measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dewynter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.992-997. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/17/5/S09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thulium-doped silica-based optical fibre for S-band amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics devices and systems III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6180, pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilted Fiber Bragg Grating photowritten in microstructured optical fiber for improved refractive index measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dewynter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (22), pp.10359-10370. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.14.010359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining in an Yb doped double core fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kermène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (15), pp.1962-1964. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.001962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer up-conversion in Tm3+-doped silica fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory W. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen F. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.E.K. Gibbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 352, pp.136-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical modelling of S-band thulium-doped silica fibre amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.201-212. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:OQEL.0000015640.82309.7d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled monolayers of decanethiol on Au(111)/mica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pierrisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (2), pp.371 - 376. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100510050141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Fibers Made of Glass with Embedded Yb3+ Doped Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matiss Bardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boussard-Plédel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Troles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11109343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser tuning of oxide nanoparticles in optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Colliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy J. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neisius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounées Verre USTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay Between Radiation-induced Attenuation, Photodarkening and Photobleaching at Pump Wavelength in Er-and Yb-doped Silica Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2022, International Conferences on Modern Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the characteristics of nanoparticles in preforms and optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Baltimore (MD), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in optical fibers: the good, the bad and the ugly of light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic glass ceramics based on SnO2 nanocrystals: advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Armellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindas Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Components and Materials XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.38, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2547526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in optical fibers: a stimulating oxymoron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pre ATAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Fiber Biosensor Based on an Etched High-Scattering Fiber: Towards Reflector-Less Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Aitkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Metrology for Industry 4.0 &amp; IoT (MetroInd4.0&amp;IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Taper Refractive Index Sensor detection by Optical Backscatter Reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takhmina Ayupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West (BIOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous OFDR spatial multiplexing by means of nanoparticle doped optical fibers, theory and sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering nanoparticles in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2020 (Opto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco (CA), United States. pp.112760S, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2548713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping effects of the fiber-drawing on particle-rich silica optical fibers, numerical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Douteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Khoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.50, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2554028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial multiplexing of refractive index distributed sensors by means of high-scattering MgO nanoparticle doped optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takhmina Ayupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West (BIOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass photonics: advancements and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Startek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Sayginer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigation of radiation dose sensors based on aluminum-doped silicate optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirigaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Medical Measurements and Applications (MeMeA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D temperature sensing obtained by multiplexing of Optical Backscattering Reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Sovetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West (BIOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping effects of the fiber-drawing on particle-rich silica optical fibers, numerical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Douteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Khoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online, France. pp.50, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2554028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers under irradiation: quantitative assessment of the energy distribution of radiation-induced trapped states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS EUROPE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE - The International Society for Optical Enfineering, Apr 2020, VIRTUAL CONFERENCE, France. pp.113571 B, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Ion Mass Spectrometry (SIMS) and Atom Probe Tomography (APT): Powerful Synergetic Techniques for Materials Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy&amp;Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- nano-structuring particles in optical fibers through the fiber drawing, experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Rocha da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific mechanisms associated with rare-earth dopants (Yb, Er, Ce) in the radiation-induced attenuation of silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoluminescence in Rare Earths: Photonic Materials and Devices (PRE'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnO2-based transparent glass-ceramics: advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindes Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Conference on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Jelenia Gora, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements in glasses, a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoluminescence in Rare Earths: Photonic Materials and Devices (PRE'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional changes of sub-20-nm Er-doped phase-separated nanoparticles in silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay between Radiation-induced Attenuation, Photodarkening and Photobleaching at Pump Wavelength in Er- and Yb-doped Silica Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiO 2 -SnO 2 Photonic Glass-Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindes Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Amorphous Er-Doped Phase-Separated Dielectric Nano-Particles (DNPs) via Secondary Ion Mass Spectrometry (SIMS) Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Khanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics Glass-ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observations of compositional changes of sub-20-nm Er-doped phase-separated nanoparticles in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS WEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional changes of phase-separated nanoparticles in silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Glass (ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplexing techniques and applications in fiber-optic spatially resolved sensing networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Sales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Optical Sensors and Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SENSORS.2019.STh4A.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RARE-EARTH DOPED MG-SILICATE NANOPARTICLES IN SILICA FIBER: MOLECULAR DYNAMICS SIMULATIONS FROM THE PREFORM TO THE FIBER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers of Polymers and Advanced Materials (ICFPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel multiplexing in optical backscatter reflectometry by the use of nano-particles doped optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fibers and Sensors for Medical Diagnostics and Treatment Applications XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.28, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2510100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplexing of distributed temperature sensing achieved by nanoparticle-doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Sovetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Jelbuldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/COS Photonics Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription of a fiber Bragg grating and a Fabry-Pérot interferometer on a MgO-doped optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Paixão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwaves and Optoelectronics Conference (IMOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Composition of Rare-Earth Doped Phase-Separated Nanoparticles in Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piarristeguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Conference on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Jelenia Gora, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing of glass containing rare-earth-doped oxide nanoparticles: A study by Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoluminescence in Rare Earths: Photonic Materials and Devices (PRE'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnO2:Er 3+ Glass-Ceramic Monoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindes Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials and Nanotechnology (ICAMN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Rare-Earth-Doped Nanoparticles in Silica Matrix: Drawing of a Preform to a Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly scattering fibers used as sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Glass (ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging distributed sensing applications by means of MgO based nanoparticle doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Jelbuldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in Optical Waveguides: A Toolbox to Promote Lasers, Amplifiers and Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors based on nanoparticles-doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D shape sensing medical needle based on the multiplexing of optical backscattering reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/COS Photonics Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact on pumping efficiency of the reverse cross-relaxation process in Tm-doped glasses based lasers and amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Albalawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrvoje Gebavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindes Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Łukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the reverse cross-relaxation process on pumping efficiency in Tm-doped glass lasers materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Taccheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Albalawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.88, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics study of rare-earth doped Mg-silicate nanoparticles in vitreous silica: from the preform to the fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.50 - 53480, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857971v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response after γ-ray irradiation of pure, Al- and P- doped silica preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing optical fibers: elongating bubbles, breaking nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium-doped nanoparticles and their properties in silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2310011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the Radiation-Induced Density of Trapping States: general technique and application to some silicabased optical fiber glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy level of Ce3+ at energy higher than 2000 cm-1 in silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNCS-ESG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a nanoparticles-doped optical fiber by the use of optical backscatter reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Sensor Systems and Applications VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beijing, China. pp.76, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2502600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the response after irradiation of aluminum doped silica preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass photonic structures fabricated by sol-gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tomala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Borak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongation, break-up, dissolution and growth of nanoparticles during the fiber drawing of silica-based optical preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNCS-ESG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and temperature effect on the photoluminescent properties of Europium-doped silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNCS-ESG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongating and breaking of nanoparticles during the drawing of optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Photon 1st International Conference on Dielectric Photonic Devices and Systems Beyond Visible </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped nanoparticles in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de fibres optiques sous irradiation Gamma: influence du thulium, du l'aluminium, du lanthane et du cérium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique et XLIM (Université de Limoges), Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of reverse cross-relaxation process constant in Tm-doped glass and evaluation of its impact on highly-doped devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Albalawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Varas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrvoje Gebavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRE'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules dans les fibres optiques : amélioration de la luminescence du thulium et contrôle de leurs tailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mg-based nanoparticles in rare-earth-doped silicate optical fiber preforms: A modeling by Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Advanced Materials for Photonics, Sensing and Energy Applications( AMPSECA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Tm3+ luminescence and tailoring nanoparticles size in silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Luminescence (ICL'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Joao Pesoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth doped oxide nanoparticles in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRE'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and temperature effect on the photoluminescent properties of europium-doped silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride reactivity in silica-based optical fibers context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well defined rare-earth doped silica nanoparticles for a new opportunity in photoluminescent uses : Synthesis and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élongation et rupture de nanoparticules lors de l'étirage d'une fibre optique : vers un procédé top-down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SURFIN : nouveaux matériaux pour la SURveillance par Fibre optique des Installations Nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capoen Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées sur les Fibres en Milieu Radiatif (FMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium redox state in silicate glasses and melts: implications for properties change and structural roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rita Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élongation, rupture, dissolution, croissance : la vie mouvementée des nanoparticules lors de l'étirage d'une fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium redox state in silicate glasses and melts: implications for property changes and structural roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Pacific Rim Conference on Ceramic and Glass Technology (PACRIM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce/Al correlation in aluminosilicate glasses and optical silica fiber preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelet Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the COST MP1401</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and temperature effect on the photoluminescent properties of Europium-doped silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Rare Earth-doped Silicate Glasses: Codoping Effects on the Luminescent Sites Structures and Formation of Dielectrics Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ben Slimen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMPSECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Doping of Optical Fibers – Can Silica Behave like a Fluoride?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ballato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Pacific Rim Conference on Ceramic and Glass Technology including Glass &amp; Optical Materials Division Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on the luminescence properties of rare-earth ions doped in insulating nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du C'Nano PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing nanoparticles during the drawing step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vennegues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Rare-Earth Doped Glass Materials and Fibre Lasers (EAGLES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-draw-induced elongation and break-up of particles inside the core of a silica-based optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vennegues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Dielectrics and related Devices symposium (SiO2 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing optical fibers: which conclusions drawing on the rheology of silica ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - Melts and glasses : from the volcano up to the house</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observations of Compositional Changes at the Early Stages of Er-doped Phase Separated Nanoparticles in Silicate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Structure of Non-Crystalline Materials (NCM13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady photo-darkening of thulium alumino-silicate fibers pumped at 1.07 μm: Quantitative effect of lanthanum, cerium and thulium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Dielectrics and related Devices symposium (SiO2 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of thulium-doped LaF3 nanoparticles to enhance thulium 3H4 lifetime in silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ballato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vennegues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Photoluminescence in Rare-Earths : Photonic Materials and Devices (PRE’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Greenville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-draw-induced elongation and break-up of particles inside the core of a silica-based optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermilliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vennegues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Structure of Non-Crystalline Materials (NCM13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-and radio-darkening in rare-earth-doped silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fiber Optics and Photonics - PHOTONICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Kanpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-noircissement des fibres alumino-silicates dopées thulium pompées à 1 ,07 µm : effet quantitatif du lanthane, cérium et thulium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of sub-10nm nanoparticle chemical composition in glass revealed by Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFµ 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural anisotropy induced by deformation in silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Frontiers of Polymers and Advanced Materials (ICFPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-darkening In Thulium-Doped Alumino-Silicate Fibres Pumped At 1.07 µm: Effect of Co-Doping with Lanthanum or Cerium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermilliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on lasers and electro-optics, european quantum electronics conference (CLEO-Eur/EQEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, Münich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉDUCTION DU PHOTO-NOIRCISSEMENT PAR UN CO-DOPAGE AU LANTHANE OU AU CÉRIUM DES FIBRES OPTIQUES DOPÉES AU THULIUM POMPÉES À 1070 NM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optiques Guidées (Congrès Optique Bretagne 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic glass-ceramics: consolidated outcomes and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran T.T. Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogéria Rocha Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements locaux des ions de terre rare dans des fibres optiques silicates vitro-céramiques (séminaire au COPL,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Centre d'optique, photonique et laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium- and Magnesium-codoped Silica-Based Transparent Glass Ceramic Core Fiber Made by FCVD and Flash Vaporization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Lenardič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Fiber Optics and Photonics (Photonics 2014, OSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Institute of Technology Kharagpur, and Optical Society of America, Dec 2014, Kharagpur, India. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PHOTONICS.2014.T2B.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des modes par le chaos des rayons dans des fibres optiques hautement multimodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Doya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aschieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-Colloque Rencontre du Non Linéaire 2014 : Dynamique et optique non linéaires, hommage à Pierre Glorieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural anisotropy induced by the preform-to-fiber drawing of a pure silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecolde Doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges and directions toward nanoscale control of rare-earth properties in silica amplifying optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics 2014 - 12th International Conference on Fiber Optics and Photonics (Photonics 2014, OSA)-book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Institue of Technology Kharagpur, and Optical Society of America, Dec 2014, Kharagpur, India. pp.S3A.1, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PHOTONICS.2014.S3A.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative Compositional Analysis of Fiber-Optic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy &amp; Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hartford, United States. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CS60305A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des propriétés spectroscoppiques des ions Tm3+ dans une fibre optiques en silice par dopage avec des nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationals d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative Compositional Analysis of Fiber-Optic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chystel Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy &amp; Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hartford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties of LaF3:Tm3+ nanoparticle-doped silica optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialty Optical Fibers &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium environment in glass-ceramics investigated by atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chystel Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative Compositional Analysis of Fiber-Optic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy &amp; Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hartford, United States. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CS60305A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres optiques de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures par séparation de phase dans les verres et céramiques : applications dans les fibres optiques amplificatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone des applications des fibres optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion à trois étapes dans une fibre optique aluminosilicate dopée au thulium, pompée à 1070 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33èmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres optiques vitro-céramiques par la méthode de fusion de poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kudinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Passelergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Delaizir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on nanoparticles-doped optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du C'Nano PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition à l'échelle nanométrique dans un verre hétérogène par spectrométrie de masse d'ions secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures par séparation de phase dans les verres et céramiques : applications dans les fibres optiques amplificatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone des Applications des Fibres Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents environnements locaux des ions erbium dans une fibre optique vitro-céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Acapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par dynamique moléculaire des effets du fibrage d'une préforme en silice pure sur sa structure à l'échelle nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photonics and Applications (ICOPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par dynmaique moléculaire des effets du fibrage d'une préforme en silice pure sur sa structure à l'échelle nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières de l'Union pour la Science et la Technologie Verrières (USTV) et du GDV Verres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion à trois étapes dans une fibre aluminosilicate dopée thulium pompée à 1070 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photonics and Applications (ICOPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Dielectric Nano-Particles in Fiber Optics by Correlated Microscopy Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Prosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS (American Vacuum Society) International Symposium &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local environment of Er3+ luminescent ions in Transparent Glass Ceramics optical fiber preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Acapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure of Non-Crystalline Materials (NCM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the preform-to-fiber drawing on the nanoscale structure of a pure-silica glass : a molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants de l'Université d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures dans les guides d'onde optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nano-Optique PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par dynamique moléculaire des effets de l'étirage d'une préforme en silice pure sur sa structure à l'échelle nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Erbium-Doped Nanoparticles in Transparent Glass Ceramic Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fiber Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chennai, India. pp.T2A.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of rare-earth doped oxyde nanoparticles in silica fibers&amp;quot;, 9th Symposium &amp;quot;SiO2: Advanced Dielectrics and Related Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium "SiO2: Advanced Dielectrics and Related Devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hyères, France. page 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium-doped silica fibers with enhanced 3H4 level lifetime for fiber lasers and amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kašík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Honzatko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Photonics 2012 (ICP2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Penang, Malaysia. pp.56-60, </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICP.2012.6379827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium-doped transparent glass ceramic optical fibres : characterization using mass spectroscopy and molecular dynamics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Global Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrotin et la meilleure mesure française de la vitesse de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique (SF2A 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium-doped transparent glass ceramic optical fibres: Characterization using mass spectroscopy and molecular dynamics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Photonics Global Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore. pp.c12a393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source CWDM 8 canaux continus, pour la caratérisation d'amplificateurs à fibre dopée erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishnu P. Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées JNROP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de composition à l'échelle nanométrique dans un verre hétérogène par spectrométrie de masse d'ions secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of highly thulium- and alumina-doped optical fibers for single-frequency fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Honzatko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Podrazky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlastimil Matejec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Photonics, Device and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.830608, </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.912536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un laser à fibre émettant à 800 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kašík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30émes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France. (poster P191) pp 289-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration de fibres optiques par croissance de particules d'oxyde dopées Er3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France. (poster 122)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of an asymmetric twin-core fiber directional coupler for gain-flattened EDFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nagaraju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi K. Varshney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Communications and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, SHANGHAI, China. pp.8307-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature spectroscopique d'une cristallisation de phosphate dans une préforme de fibre optique dopée erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Jurdyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30émes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France. (poster P143) pp 146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered properties in ceramized optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the structure of Non-Crystalline Materials (NCM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. p 199, poster B12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du photo-noircissement des fibres optiques dopées ytterbium par thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Radial Dopant Distribution in Silica Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotios Sidiroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kilburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Australian Institute of Physics Congress incorporating the 35th Australian Conference on Optical Fibre Technology (AIP/ACOFT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Melbourne, Australia. pp.Session 8D: ACOFT - Novel Devices II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple scattering of light by nanoparticles in Er3+-doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N.B. Bhaktha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE International Symposium, Photonics Europe (EPE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres optiques nanostructurées : contrôle de la taille des nanoparticules d'oxyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEFITS OF THE THERMALLY STIMULATED LUMINESCENCE IN THE STUDY OF RADIATION-INDUCED COLOUR CENTRES IN YTTERBIUM-DOPED SILICA-BASED OPTICAL FIBRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the structure of Non-Crystalline Materials (NCM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separated nanoparticles in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of fiber lasers emitting around 810 nm based on thulium-doped silica fibers with enhanced 3H4 level lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Hamburg, Germany. pp.WeP5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium spectoscopic dielectric nanoparticules doped optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jurdyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Nanoscience and Nanotechnology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gurgaon, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Dopants for Silica-Based Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Conference and Exposition and The National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Anaheim, United States. paper OMN1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature compensation technique for Bragg gratings in microstructured optical fibers for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dewynter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Optical Fiber Sensors 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Naples, Italy. pp.661930-1 -661930-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Bragg grating photowriting in microstructured optical fibers for sensing applications based on refractive index measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chau Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dewinter-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Optical Fiber Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de modes d’ordres superieurs par réseaux de Bragg en angle inscrits dans une fibre microstructurée ; applications à la réfractométrie et à l'imagerie modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dewinter-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructured fibers for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leproux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chau Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pryamikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th international conference on optical fibre sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription de transducteurs à réseaux de bragg dans des fibres microstructurées pour des applications en réfractométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chau Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dewinter-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Raman spectroscopy, a tool to investigate glass structure and glass fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D R Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lancry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiberglass Science and Technology: Chemistry, Characterizations, Processes, Modeling, Applications, and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et applications des nanoparticules dans les fibres optiques à base de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pastouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du verre au cristal. Nucléation, croissance et démixtion, de la recherche aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.387-398, 2013, Chimie, matériaux, 978-2-7598-0843-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring of the luminescent ions local environment in optical fibers, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peterka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Moh, S.W. Harun, H. Arof. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fibers / Book 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech - Open Access Publisher, pp.1-26, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D temperature sensing obtained by multiplexing of optical backscattering reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Sovetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Jelbuldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fibers and Sensors for Medical Diagnostics and Treatment Applications XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, SPIE, pp.28, 2020, </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2545123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous OFDR spatial multiplexing by means of nanoparticle doped optical fibers, theory and sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, SPIE, pp.45, 2020, </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2555284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial multiplexing of refractive index distributed sensors by means of high-scattering MgO nanoparticle doped optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takhmina Ayupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fibers and Sensors for Medical Diagnostics and Treatment Applications XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, SPIE, pp.29, 2020, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2545468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Fiber Biosensor Based on an Etched High-Scattering Fiber: Towards Reflector-Less Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Aitkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Workshop on Metrology for Industry 4.0 &amp; IoT (MetroInd4.0&amp;IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Roma, IEEE, pp.260-263, 2020, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroInd4.0IoT48571.2020.9138255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D shape sensing medical needle based on the multiplexing of optical backscattering reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Sensor Systems and Applications IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hangzhou, China. SPIE, pp.9, 2019, </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2537302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplexing of distributed temperature sensing achieved by nanoparticle-doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Sovetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Jelbuldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics in Health Care and Biomedical Optics IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hangzhou, SPIE, pp.16, 2019, </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2537186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic glass-ceramics: consolidated outcomes and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Łukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogéria Rocha Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. 9364, pp.93640Z-1 - 93640Z-10, 2015, Oxide-based Materials an Devices VI, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2078263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TSL properties of potential fibered-OSL dosimeter materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components &amp; Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TSL properties of potential fibered-OSL dosimeter materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Gutilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems (RADECS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of well defined rare earth doped silica nanoparticles. New opportunity for photoluminescent uses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du C'Nano PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of thulium-doped LaF3 nanoparticles to enhance thulium 3H4 lifetime in silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ballato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vennegues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du C'Nano PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observations of Compositional Changes at the Early Stages of Er-doped Phase Separated Nanoparticles in Silicate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APT&amp;M 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of thulium-doped LaF3 nanoparticles to enhance thulium 3H4 lifetime in silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ballato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vennegues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Structure of Non-Crystalline Materials (NCM13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-draw-induced elongation and break-up of particles inside the core of a silica-based optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vennegues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du C'Nano PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un potentiel adaptatif simple pour la modélisation par Dynamique Moléculaire de la séparation de phase dans un verre de silice binaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie et mort d'une nanoparticule de LaF3 dans la silice à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-noircissement dans des fibres optiques à base de silice dopée Tm3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de la composition de nanoparticules de 1-10 nm obtenues par séparation de phase dans un verre de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Baccarat, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropie structurelle induite par l'étirage à chaud d'une préforme en silice pure - Etude par dynamique moléculaire et par spectrométrie Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationals d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Optic Dielectric Nanoparticles Characterization by Atom Probe Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CS60305A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Optic Dielectric Nanoparticles Characterization by Atom Probe Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chystel Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie du thulium pompé à 1070 nm dans une fibre alumino-silicate. Fluorescence, photo-noircissement et simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationals d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre en silice à coeur vitrocéramique dopé erbium et magnésium par la méthode de &amp;quot;flash vaporization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Lenardič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationals d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Optic Dielectric Nanoparticles Characterization by Atom Probe Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CS60305A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres optiques : du sable, de la lumière et une plage de révolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres optiques de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules d'oxydes dopées d'ions de terres rares dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et applications des nanoparticules dans les fibres optiques à base de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pastouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des propriétés de luminescence dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de la vitesse de la lumière, de Cornu à Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fibre optique ou l'art de guider la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de la vitesse de la lumière à Nice par Henri Joseph Anastase Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogaert Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de fibres optiques à base de silice dopée aux ions de terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Nice Sophia Antipolis, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00735606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SITU GROWN ERBIUM-DOPED DIELECTRIC NANOPARTICLES IN SILICABASED TRANSPARENT OPTICAL FIBERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ grown erbium-doped dielectric nanoparticles in silica-based transparent optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535660v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à base de fibre optique microstructurée et à réseau de Bragg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dewinter-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2902190 (France) - W02007144373 (international). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId825"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wilfried Blanc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and mechanical behaviors of optical silica glass fiber during the drawing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 254, pp.127609. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering Analysis of UV Radiation in NP-Doped Fibers: Toward Grating Inscription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Frizera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (4), pp.6320-6325. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3520307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are low- and high-loss glass–ceramic optical fibers possible game changers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ballato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 575, pp.131300. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2024.131300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spliced NP-doped optical fibers for simultaneous detection of multiple displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 181, pp.111677. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin-Random Laser and Fiber Bragg Gratings for All-Fiber High-Resolution Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduarda Pedruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2024.3507198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced optical fiber fabrication via the MCVD process incorporating pre-synthesized ZrO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sennoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 164, pp.117015. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb3+ Doped Crystal-in-Glass Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matiss Bardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boussard-Plédel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Troles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 335, pp.07020. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533507020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free multiplexed detection of diabetic retinopathy biomarkers using fiber optic biosensors: Towards lab-in-the-tear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Seipetdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toheeb Oladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christabel K.L. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 189, pp.108943. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2025.108943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NP-Doped Fiber Smart Tendon: A Millimeter-Scale 3-D Shape Reconstruction With Embedded Distributed Optical Fiber Sensor System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robertson Pires-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Frizera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), pp.14291-14299. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3379004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ, real-time monitoring of thermo-mechanical properties of biological tissues undergoing laser heating and ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayan Kurbanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakhrizat Alisherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhannat Ashikbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanerke Katrenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbota Sametova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (11), pp.6198. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.537374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of optical fibers doped with nanoparticles for distributed displacement sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Avellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.513779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-insensitive and cost-effective distributed NP-Doped optical fiber sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88, pp.103995. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2024.103995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of vaccinia virus proteins in wastewater environment using biofunctionalized optical fiber semi-distributed FBG-assisted interferometric probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albina Abdossova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Adilzhankyzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuanysh Seitkamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensing and Bio-Sensing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, pp.100699. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbsr.2024.100699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber optic refractive index sensing using an inline dual semi-distributed interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Adilkhanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Nurlankyzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakengali Kazhiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 302, pp.171713. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2024.171713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-Electronic Smart Home: Heterogeneous Optical Sensors Approaches and Artificial Intelligence for Novel Paradigms in Remote Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Avellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Frizera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (6), pp.9587-9598. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3323481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bite Force Mapping Based on Distributed Fiber Sensing Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanerke Katrenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakhrizat Alisherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Yergibay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanat Kappasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), pp.537. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24020537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres et fibres optiques contenant des nanoparticules pour la photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verres et céramiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-n4420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-optic semi-distributed Fabry-Perot interferometer for low-limit label-free detection of CCL5 cancer biomarker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Rakhimbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuanysh Seitkamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baizak Kudaibergenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Nazir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.109953. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission–Reflection Analysis Using Nanoparticle-Doped Fibers: A Method for Intensity-to-Distance Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (10), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2024.3457013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NP-doped optical fibers for all-fiber integrated optical sources, sensors, and actuators with self-sensing capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduarda Pedruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (25), pp.45122. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.541175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based analysis of multiple simultaneous disturbances applied on a transmission-reflection analysis based distributed sensor using a nanoparticle-doped fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Avellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Frizera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.364. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PRJ.471301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Fiber Semi-Distributed Interferometer Assisted by an FBG for Thermorefractometry and Sweat Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulyan Karipbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (13), pp.14161-14166. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3277004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The past, present and future of photonic glasses: A review in homage to the United Nations International Year of glass 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Gyu Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen A. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.101084. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmatsci.2023.101084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflector-Less Shallow-Tapered Optical Fiber Biosensors for Rapid Detection of Cancer Biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takhmina Ayupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhannat Ashikbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (13), pp.4114-4122. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2022.3187024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-distributed interferometers fiber-optic sensors for high-sensitivity refractive index detection: Design and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakengali Kazhiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albina Abdossova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Moldabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Rakhimbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 220, pp.113327. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2023.113327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YbPO4 crystals in as-drawn silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neisius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.113644. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2023.113644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Kilohertz Narrow Linewidth Fiber Laser Based on Nanoparticles Doped Self-Injection Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahao Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shichao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijun Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (11), pp.613-616. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2023.3264576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge-doped optical fibers for passive and active radiation detection modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (7), pp.6948 - 6955. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3248802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass for photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ballato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138 (9), pp.858. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-023-04473-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflector-less refractive index sensors based on etched-tapered high-scattering single-mode optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80, pp.103466. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2023.103466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed fiber optics strain sensors: from long to short distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Schenato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Palmieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Galtarossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S1), pp.161-183. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Engineered Nanoparticle-Doped Optical Fibers for Sensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.805351. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsens.2021.805351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green-Synthesized Silver Nanoparticle–Assisted Radiofrequency Ablation for Improved Thermal Treatment Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhannat Ashikbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Aitkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Sh. Atabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis J Inglezakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.426. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12030426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnaliser le verre pour de nouvelles propriétés optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lancry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Poumellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.70-75. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/202274070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Visco-Elastometry of RF-Wave-Heated and Ablated Flesh Tissues Containing Au Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayan Kurbanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhannat Ashikbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Amantayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbota Sametova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios13010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-separated Ca and Mg-based nanoparticles in SiO2 glass investigated by molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.11959. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-16139-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in optical fiber, issue and opportunity of light scattering [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (7), pp.2635. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.462822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Fiber Distributed Sensing Network for Thermal Mapping in Radiofrequency Ablation Neighboring a Blood Vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbota Sametova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabit Kurmashev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhannat Ashikbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.1150. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios12121150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-Optic Distributed Sensing Network for Thermal Mapping of Gold Nanoparticles-Mediated Radiofrequency Ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbota Sametova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabit Kurmashev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhannat Ashikbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Amantayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.352. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios12050352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission-Reflection Performance Analysis Using Oxide Nanoparticle-Doped High Scattering Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Avellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Frizera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (16), pp.874-877. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2022.3190356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’analyse des verres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Losq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Tarrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (4), pp.403. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2022041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayleigh scattering characterization of a low-loss MgO-based nanoparticle-doped optical fiber for distributed sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133, pp.106523. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2020.106523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Size and Thermal Treatment on the Photoluminescent Properties of Europium-Doped SiO2 Nanoparticles Prepared in One Pot by Sol-Gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.1607. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14071607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Optic Distributed Sensing Network for Shape Sensing-Assisted Epidural Needle Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Amantayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nargiz Adilzhanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.446. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios11110446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the Glass Composition to Increase the Thermal Stability without Impacting the Crystallization Behavior of Oxyfluorophosphate Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirajan Ojha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.148-159. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics4020013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed X-Ray Dosimetry With Optical Fibers by Optical Frequency Domain Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirigaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serafini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Vallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2021.3075518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Backscattering Optical Fiber Distributed Sensors: Tutorial and Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (11), pp.12667-12678. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3010572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Sensing Network Enabled by High-Scattering MgO-Doped Optical Fibers for 3D Temperature Monitoring of Thermal Ablation in Liver Phantom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhannat Ashikbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Jelbuldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Aitkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.828. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21030828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of a fiber-optic sensing system for shape reconstruction of a minimally invasive surgical needle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Amantayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88117-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and performance evaluation of reflectorless refractive index fiber optic sensors using etched enhanced backscattering fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aitkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172, pp.108874. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2020.108874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TL properties of RE-Doped and Co-doped Sol-gel Silica Rods. Application to Passive (OSL) and Real-time (RL) Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (24), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3124602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined FIB/SEM tomography and TEM analysis to characterize high aspect ratio Mg-silicate particles inside silica-based optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neisius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.111261. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature compensation of the fiber-optic based system for the shape reconstruction of a minimally invasive surgical needle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Amantayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 329, pp.112795. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2021.112795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable and Fully-Portable Smart Garment for Mechanical Perturbation Detection with Nanoparticles Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo G. Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia M. Avellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo A. Rodriguez Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.2995-3003. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3024242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and properties of Tm-doped SiO2 -ZrO2 phase separated optical fibers for use in fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Vařák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mrázek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Aubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kamrádek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.1383. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.394068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ formation of rare-earth-doped nanoparticles in a silica matrix from Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (16), pp.26264-26272. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.03.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bragg gratings and Fabry-Perot interferometers on an Er-MgO-doped optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Paixão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.105946. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2019.105946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermoluminescence Properties of Potential Fibered-OSL Dosimeter Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1663-1668. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2971152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed 2D temperature sensing during nanoparticles assisted laser ablation by means of high-scattering fiber sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhannat Ashikbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Aitkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Jelbuldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.12593. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69384-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Scattering-Level Multiplexing (SLMux) in Distributed Fiber-Optic Backscatter Reflectometry Physical Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Paixão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (9), pp.2595. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20092595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflector-less nanoparticles doped optical fiber biosensor for the detection of proteins: Case thrombin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Aitkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165, pp.112365. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2020.112365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Optic Refractive Index Distributed Multi-Sensors by Scattering-Level Multiplexing With MgO Nanoparticle-Doped Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takhmina Ayupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (5), pp.2504-2510. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2953231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission–Reflection Analysis in high scattering optical fibers: A comparison with single-mode optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Frizera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Leal-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (16), pp.102303. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2020.102303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber loop resonator sensor achieved by high-scattering MgO nanoparticle-doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.100057. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omx.2020.100057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of codoping on optical properties and glass connectivity of silica fiber preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (16), pp.26251-26259. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.05.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Distributed Sensing on Multiple MgO-Doped High Scattering Fibers by Means of Scattering-Level Multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (13), pp.3413-3421. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2019.2916991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed fiber optics 3D shape sensing by means of high scattering NP-doped fibers simultaneous spatial multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Iordachita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (16), pp.22074. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.022074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Changes at the Early Stages of Nanoparticles Growth in Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (47), pp.29008-29014. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Bragg Grating (FBG) Sensors in a High-Scattering Optical Fiber Doped with MgO Nanoparticles for Polarization-Dependent Temperature Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Paixão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (15), pp.3107. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9153107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the morphologies of oxides particles in optical fibers: Effect of the drawing tension and composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.05.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refractive Index Sensor by Interrogation of Etched MgO Nanoparticle-Doped Optical Fiber Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takhmina Ayupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (15), pp.1253-1256. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2924652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fiber distributed thermal profiling of minimally invasive thermal ablation with scattering-level multiplexing in MgO-doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Sovetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Jelbuldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.1282. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.10.001282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modelling of Tm-doped tellurite glass including cross-relaxation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Albalawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Brilliant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrvoje Gebavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindes Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.29-34. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Structured Optical Fibers Made of Glass- Ceramics, and Phase Separated and Metallic Particle- Containing Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib7120105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic investigation of composition effects on the radiation-induced attenuation mechanisms of aluminosilicate, Yb-doped silicate, Yb- and Yb,Ce-doped aluminosilicate fiber preforms [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.2466. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.9.002466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Enlargement of the Emission Spectra from the 4I13/2 Level of Er3+ in Silica-Based Optical Fibers through Lanthanum or Magnesium Co-Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (2), pp.364-374. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics1020029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YAG Ceramic Nanocrystals Implementation into MCVD Technology of Active Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mrázek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kašík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Procházková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Čuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Girman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8050833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europium-Doped Sol-Gel SiO2-Based Glasses: Effect of the Europium Source and Content, Magnesium Addition and Thermal Treatment on Their Photoluminescence Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (7), pp.1768. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23071768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual-Time Solution Doping for the Fabrication of Longitudinally Varying Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (10), pp.1786-1791. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2017.2785862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber optic refractive index sensors through spectral detection of Rayleigh backscattering in a chemically etched MgO-based nanoparticle-doped fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takhmina Ayupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (24), pp.5945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing Nanocomposite Optical Fibers: Shaping Particles and Bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T W Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ballato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium/aluminum correlation in aluminosilicate glasses and optical silica fiber preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 475, pp.85-95. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cerium and lanthanum on the photo-darkening and photo-bleaching mechanisms in thulium-doped fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2017.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of thulium-doped LaF 3 nanoparticles to lower the phonon energy of the thulium's environment in silica-based optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.24 - 28. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2016.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-draw-induced elongation and break-up of particles inside the core of a silica-based optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vennegues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (5), pp.1814-1819. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of reverse cross-relaxation process constant in Tm-doped glass by ^3H_4 fluorescence decay tail fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Albalawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Varas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrvoje Gebavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wedad Albalawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.3760-3768. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.7.003760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of silica glass studied by molecular dynamics: Structural origin of the anisotropy and non-Newtonian behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and applications of nanoparticles in silica optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (3), pp.247-254. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12596-015-0281-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady photo-darkening of thulium alumino-silicate fibers pumped at 1.07 µm: Quantitative effect of lanthanum, cerium and thulium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incorporation site of Er in nanosized CaF 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Acapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pelli-Cresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (48)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic glass-ceramics: consolidated outcomes and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran T. T. Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Łukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogéria Rocha Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Oxide-based Materials and Devices VI, 9364, pp.93640Z-01-93640Z-10. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2078263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple transferable adaptive potential to study phase separation in large-scale xMgO-(1-x)SiO 2 binary glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.154501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GDR-Verres et l’USTV : des réseaux pour la réflexion scientifique sur des problématiques verrières académiques et industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (4), pp.N8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de luminescence des ions de terres rares dopés dans des nanoparticules diélectriques incorporées dans une matrice vitreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (4), pp.407-4016. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux & Techniques Editorial - Matériaux désordonnés , verres et leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.401. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative Compositional Analysis of Fiber-Optic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.994. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CS60305A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Er3+ environments in Mg-based nanoparticles-doped optical fibre preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Acapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 401, pp.50-53. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of Er^3+ ion reduction in the radiation-induced degradation of erbium-doped silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (21), pp.6154-6157. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.006154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des fibres optiques de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (7), pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium-doped nanoparticles in silica-based optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3/4/5/6/7), pp.480 - 487. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of nanoparticles in optical fibers by Secondary Ion Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (11), pp.1504-1510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscience and nanotechnology in Provence-Alpes-Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanbücken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lannoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Djenizian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Santinacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3-7), pp.163. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental phase-space-based optical amplification of scar modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tascu Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Doya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aschieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (4), pp.047201. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.85.047201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Nanoscience and Nanotechnology in Provence-Alpes-Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margrit Hanbücken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lannoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Djenizian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Santinacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3-7), pp.163-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Rare Earth-Doped Transparent Glass Ceramic Optical Fibers by Modified Chemical Vapor Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N.B. Bhaktha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (8), pp.2315-2318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical modeling of fiber laser at 810 nm based on thulium-doped silica fibers with enhanced 3H4 level lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kašík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.2773. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.002773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic signature of phosphate crystallization in Erbium-doped optical fibre preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jurdyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.835-838. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2011.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium-doped silica fibers with enhanced 3H4 level lifetime : modelling the devices for 800-820 nm band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kašík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7843, pp.78430A-1 - 78430A-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence characterization of traps involved in the photodarkening of ytterbium-doped silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (21), pp.3541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium-doped silica fibers with enhanced 3H4 level lifetime: modelling the devices for 800-820 nm band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7843, pp.78430A. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.871756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Er doped oxide nanoparticles in silica based optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (1), pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium emission properties in nanostructured fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jurdyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (31), pp.G119-G124. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.48.00G119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLLED EXCITATION OF SCAR MODES IN PASSIVE AND ACTIVE MULTIMODE CHAOTIC FIBERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Doya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Tascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (31), pp.G163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Temperature-Compensating Technique for Microstructured Fiber Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dewynter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (7), pp.1073-1078. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2008.926169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium environment in a silica doped optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lee Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (2-9), pp.435-439. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.06.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent Ions in Silica-Based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber and Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (6), pp.484-504. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01468030802269746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and near infra-red up-conversion in Tm3+/Yb3+ co-doped silica fibres under 980 nm excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith W.E. Gibbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen F. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (18), pp.13781-13799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of CaO addition in the local order around Erbium in SiO2 –GeO2 –P2O5 fiber preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Acapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Maurizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sebastian Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 146, pp.167-170. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2007.09.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Tm3+:3H4 level lifetime in silica optical fibres by lowering the local phonon energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353, pp.2767-2773. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-hole microstructured optical fiber for efficient Fiber Bragg Grating refractometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dewynter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (16), pp.2390. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.002390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium-doped silica-based optical fibers for cladding pumped fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Kubeček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kašík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlastimil Matějec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (1), pp.174-176. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2006.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature compensation technique for Bragg gratings in microstructured optical fibers for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chau Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dewinter-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, proceedings of European Workshop on Optical Sensors, 6619, pp.661930-1. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.738578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium environment in a silica doped optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lee Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 354, pp.435-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thulium-doped silica-based optical fibre for S-band amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics devices and systems III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6180, pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre Bragg grating photowriting in microstructured optical fibres for refractive index measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dewynter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.992-997. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/17/5/S09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilted Fiber Bragg Grating photowritten in microstructured optical fiber for improved refractive index measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dewynter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (22), pp.10359-10370. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.14.010359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining in an Yb doped double core fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kermène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (15), pp.1962-1964. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.001962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer up-conversion in Tm3+-doped silica fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory W. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen F. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.E.K. Gibbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 352, pp.136-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical modelling of S-band thulium-doped silica fibre amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.201-212. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:OQEL.0000015640.82309.7d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled monolayers of decanethiol on Au(111)/mica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pierrisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (2), pp.371 - 376. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100510050141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Fibers Made of Glass with Embedded Yb3+ Doped Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matiss Bardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boussard-Plédel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Troles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11109343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser tuning of oxide nanoparticles in optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Colliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy J. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neisius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounées Verre USTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay Between Radiation-induced Attenuation, Photodarkening and Photobleaching at Pump Wavelength in Er-and Yb-doped Silica Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2022, International Conferences on Modern Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the characteristics of nanoparticles in preforms and optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Baltimore (MD), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in optical fibers: the good, the bad and the ugly of light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous OFDR spatial multiplexing by means of nanoparticle doped optical fibers, theory and sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering nanoparticles in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2020 (Opto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco (CA), United States. pp.112760S, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2548713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Fiber Biosensor Based on an Etched High-Scattering Fiber: Towards Reflector-Less Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Aitkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Metrology for Industry 4.0 &amp; IoT (MetroInd4.0&amp;IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Taper Refractive Index Sensor detection by Optical Backscatter Reflectometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takhmina Ayupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West (BIOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping effects of the fiber-drawing on particle-rich silica optical fibers, numerical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Douteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Khoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.50, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2554028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial multiplexing of refractive index distributed sensors by means of high-scattering MgO nanoparticle doped optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takhmina Ayupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West (BIOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass photonics: advancements and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Startek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Sayginer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigation of radiation dose sensors based on aluminum-doped silicate optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirigaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Medical Measurements and Applications (MeMeA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D temperature sensing obtained by multiplexing of Optical Backscattering Reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Sovetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West (BIOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping effects of the fiber-drawing on particle-rich silica optical fibers, numerical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Douteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Khoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online, France. pp.50, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2554028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers under irradiation: quantitative assessment of the energy distribution of radiation-induced trapped states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS EUROPE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE - The International Society for Optical Enfineering, Apr 2020, VIRTUAL CONFERENCE, France. pp.113571 B, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Ion Mass Spectrometry (SIMS) and Atom Probe Tomography (APT): Powerful Synergetic Techniques for Materials Scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy&amp;Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- nano-structuring particles in optical fibers through the fiber drawing, experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Rocha da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in optical fibers: a stimulating oxymoron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pre ATAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic glass ceramics based on SnO2 nanocrystals: advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Armellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindas Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Components and Materials XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.38, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2547526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplexing techniques and applications in fiber-optic spatially resolved sensing networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Sales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Optical Sensors and Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SENSORS.2019.STh4A.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observations of compositional changes of sub-20-nm Er-doped phase-separated nanoparticles in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS WEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional changes of phase-separated nanoparticles in silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Glass (ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics Glass-ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Amorphous Er-Doped Phase-Separated Dielectric Nano-Particles (DNPs) via Secondary Ion Mass Spectrometry (SIMS) Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Khanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements in glasses, a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoluminescence in Rare Earths: Photonic Materials and Devices (PRE'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional changes of sub-20-nm Er-doped phase-separated nanoparticles in silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay between Radiation-induced Attenuation, Photodarkening and Photobleaching at Pump Wavelength in Er- and Yb-doped Silica Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnO2-based transparent glass-ceramics: advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindes Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Conference on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Jelenia Gora, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiO 2 -SnO 2 Photonic Glass-Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindes Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RARE-EARTH DOPED MG-SILICATE NANOPARTICLES IN SILICA FIBER: MOLECULAR DYNAMICS SIMULATIONS FROM THE PREFORM TO THE FIBER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers of Polymers and Advanced Materials (ICFPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel multiplexing in optical backscatter reflectometry by the use of nano-particles doped optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fibers and Sensors for Medical Diagnostics and Treatment Applications XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.28, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2510100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplexing of distributed temperature sensing achieved by nanoparticle-doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Sovetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Jelbuldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/COS Photonics Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription of a fiber Bragg grating and a Fabry-Pérot interferometer on a MgO-doped optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Paixão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwaves and Optoelectronics Conference (IMOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Composition of Rare-Earth Doped Phase-Separated Nanoparticles in Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piarristeguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Conference on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Jelenia Gora, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing of glass containing rare-earth-doped oxide nanoparticles: A study by Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoluminescence in Rare Earths: Photonic Materials and Devices (PRE'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Rare-Earth-Doped Nanoparticles in Silica Matrix: Drawing of a Preform to a Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly scattering fibers used as sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Glass (ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging distributed sensing applications by means of MgO based nanoparticle doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Jelbuldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnO2:Er 3+ Glass-Ceramic Monoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindes Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials and Nanotechnology (ICAMN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in Optical Waveguides: A Toolbox to Promote Lasers, Amplifiers and Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors based on nanoparticles-doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D shape sensing medical needle based on the multiplexing of optical backscattering reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/COS Photonics Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific mechanisms associated with rare-earth dopants (Yb, Er, Ce) in the radiation-induced attenuation of silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoluminescence in Rare Earths: Photonic Materials and Devices (PRE'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the Radiation-Induced Density of Trapping States: general technique and application to some silicabased optical fiber glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy level of Ce3+ at energy higher than 2000 cm-1 in silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNCS-ESG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a nanoparticles-doped optical fiber by the use of optical backscatter reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Sensor Systems and Applications VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beijing, China. pp.76, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2502600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response after γ-ray irradiation of pure, Al- and P- doped silica preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing optical fibers: elongating bubbles, breaking nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium-doped nanoparticles and their properties in silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2310011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the response after irradiation of aluminum doped silica preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass photonic structures fabricated by sol-gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tomala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Borak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongation, break-up, dissolution and growth of nanoparticles during the fiber drawing of silica-based optical preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNCS-ESG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and temperature effect on the photoluminescent properties of Europium-doped silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNCS-ESG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tm-doped nanoparticles in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongating and breaking of nanoparticles during the drawing of optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Photon 1st International Conference on Dielectric Photonic Devices and Systems Beyond Visible </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact on pumping efficiency of the reverse cross-relaxation process in Tm-doped glasses based lasers and amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Albalawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrvoje Gebavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindes Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Łukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics study of rare-earth doped Mg-silicate nanoparticles in vitreous silica: from the preform to the fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.50 - 53480, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857971v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the reverse cross-relaxation process on pumping efficiency in Tm-doped glass lasers materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Taccheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Albalawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.88, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well defined rare-earth doped silica nanoparticles for a new opportunity in photoluminescent uses : Synthesis and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and temperature effect on the photoluminescent properties of europium-doped silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride reactivity in silica-based optical fibers context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Tm3+ luminescence and tailoring nanoparticles size in silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Luminescence (ICL'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Joao Pesoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth doped oxide nanoparticles in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRE'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élongation et rupture de nanoparticules lors de l'étirage d'une fibre optique : vers un procédé top-down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SURFIN : nouveaux matériaux pour la SURveillance par Fibre optique des Installations Nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capoen Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées sur les Fibres en Milieu Radiatif (FMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium redox state in silicate glasses and melts: implications for properties change and structural roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rita Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élongation, rupture, dissolution, croissance : la vie mouvementée des nanoparticules lors de l'étirage d'une fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium redox state in silicate glasses and melts: implications for property changes and structural roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Pacific Rim Conference on Ceramic and Glass Technology (PACRIM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce/Al correlation in aluminosilicate glasses and optical silica fiber preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelet Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the COST MP1401</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and temperature effect on the photoluminescent properties of Europium-doped silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Doping of Optical Fibers – Can Silica Behave like a Fluoride?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ballato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Pacific Rim Conference on Ceramic and Glass Technology including Glass &amp; Optical Materials Division Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Rare Earth-doped Silicate Glasses: Codoping Effects on the Luminescent Sites Structures and Formation of Dielectrics Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ben Slimen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMPSECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on the luminescence properties of rare-earth ions doped in insulating nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du C'Nano PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules dans les fibres optiques : amélioration de la luminescence du thulium et contrôle de leurs tailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of reverse cross-relaxation process constant in Tm-doped glass and evaluation of its impact on highly-doped devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Albalawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Varas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrvoje Gebavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRE'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de fibres optiques sous irradiation Gamma: influence du thulium, du l'aluminium, du lanthane et du cérium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique et XLIM (Université de Limoges), Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mg-based nanoparticles in rare-earth-doped silicate optical fiber preforms: A modeling by Molecular Dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Advanced Materials for Photonics, Sensing and Energy Applications( AMPSECA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing optical fibers: which conclusions drawing on the rheology of silica ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - Melts and glasses : from the volcano up to the house</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observations of Compositional Changes at the Early Stages of Er-doped Phase Separated Nanoparticles in Silicate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Structure of Non-Crystalline Materials (NCM13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-draw-induced elongation and break-up of particles inside the core of a silica-based optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vennegues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Dielectrics and related Devices symposium (SiO2 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing nanoparticles during the drawing step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vennegues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Rare-Earth Doped Glass Materials and Fibre Lasers (EAGLES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady photo-darkening of thulium alumino-silicate fibers pumped at 1.07 μm: Quantitative effect of lanthanum, cerium and thulium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Dielectrics and related Devices symposium (SiO2 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of thulium-doped LaF3 nanoparticles to enhance thulium 3H4 lifetime in silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ballato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vennegues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Photoluminescence in Rare-Earths : Photonic Materials and Devices (PRE’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Greenville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-draw-induced elongation and break-up of particles inside the core of a silica-based optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermilliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vennegues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Structure of Non-Crystalline Materials (NCM13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-and radio-darkening in rare-earth-doped silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fiber Optics and Photonics - PHOTONICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Kanpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-noircissement des fibres alumino-silicates dopées thulium pompées à 1 ,07 µm : effet quantitatif du lanthane, cérium et thulium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of sub-10nm nanoparticle chemical composition in glass revealed by Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFµ 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural anisotropy induced by deformation in silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Frontiers of Polymers and Advanced Materials (ICFPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-darkening In Thulium-Doped Alumino-Silicate Fibres Pumped At 1.07 µm: Effect of Co-Doping with Lanthanum or Cerium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermilliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on lasers and electro-optics, european quantum electronics conference (CLEO-Eur/EQEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, Münich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉDUCTION DU PHOTO-NOIRCISSEMENT PAR UN CO-DOPAGE AU LANTHANE OU AU CÉRIUM DES FIBRES OPTIQUES DOPÉES AU THULIUM POMPÉES À 1070 NM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optiques Guidées (Congrès Optique Bretagne 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic glass-ceramics: consolidated outcomes and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran T.T. Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogéria Rocha Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges and directions toward nanoscale control of rare-earth properties in silica amplifying optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics 2014 - 12th International Conference on Fiber Optics and Photonics (Photonics 2014, OSA)-book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Institue of Technology Kharagpur, and Optical Society of America, Dec 2014, Kharagpur, India. pp.S3A.1, </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PHOTONICS.2014.S3A.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative Compositional Analysis of Fiber-Optic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy &amp; Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hartford, United States. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CS60305A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements locaux des ions de terre rare dans des fibres optiques silicates vitro-céramiques (séminaire au COPL,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Centre d'optique, photonique et laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium- and Magnesium-codoped Silica-Based Transparent Glass Ceramic Core Fiber Made by FCVD and Flash Vaporization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Lenardič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Fiber Optics and Photonics (Photonics 2014, OSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Institute of Technology Kharagpur, and Optical Society of America, Dec 2014, Kharagpur, India. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PHOTONICS.2014.T2B.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des modes par le chaos des rayons dans des fibres optiques hautement multimodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Doya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aschieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-Colloque Rencontre du Non Linéaire 2014 : Dynamique et optique non linéaires, hommage à Pierre Glorieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural anisotropy induced by the preform-to-fiber drawing of a pure silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecolde Doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des propriétés spectroscoppiques des ions Tm3+ dans une fibre optiques en silice par dopage avec des nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationals d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative Compositional Analysis of Fiber-Optic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chystel Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy &amp; Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hartford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties of LaF3:Tm3+ nanoparticle-doped silica optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialty Optical Fibers &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium environment in glass-ceramics investigated by atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chystel Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative Compositional Analysis of Fiber-Optic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy &amp; Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hartford, United States. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CS60305A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on nanoparticles-doped optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du C'Nano PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres optiques vitro-céramiques par la méthode de fusion de poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kudinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Passelergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Delaizir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition à l'échelle nanométrique dans un verre hétérogène par spectrométrie de masse d'ions secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures par séparation de phase dans les verres et céramiques : applications dans les fibres optiques amplificatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone des Applications des Fibres Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents environnements locaux des ions erbium dans une fibre optique vitro-céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Acapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par dynamique moléculaire des effets du fibrage d'une préforme en silice pure sur sa structure à l'échelle nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photonics and Applications (ICOPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par dynmaique moléculaire des effets du fibrage d'une préforme en silice pure sur sa structure à l'échelle nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières de l'Union pour la Science et la Technologie Verrières (USTV) et du GDV Verres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion à trois étapes dans une fibre aluminosilicate dopée thulium pompée à 1070 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photonics and Applications (ICOPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Dielectric Nano-Particles in Fiber Optics by Correlated Microscopy Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Prosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS (American Vacuum Society) International Symposium &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local environment of Er3+ luminescent ions in Transparent Glass Ceramics optical fiber preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Acapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure of Non-Crystalline Materials (NCM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the preform-to-fiber drawing on the nanoscale structure of a pure-silica glass : a molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants de l'Université d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures dans les guides d'onde optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nano-Optique PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par dynamique moléculaire des effets de l'étirage d'une préforme en silice pure sur sa structure à l'échelle nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres optiques de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures par séparation de phase dans les verres et céramiques : applications dans les fibres optiques amplificatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone des applications des fibres optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion à trois étapes dans une fibre optique aluminosilicate dopée au thulium, pompée à 1070 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33èmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium-doped transparent glass ceramic optical fibres : characterization using mass spectroscopy and molecular dynamics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Global Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium-doped silica fibers with enhanced 3H4 level lifetime for fiber lasers and amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kašík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Honzatko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Photonics 2012 (ICP2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Penang, Malaysia. pp.56-60, </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICP.2012.6379827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrotin et la meilleure mesure française de la vitesse de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique (SF2A 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium-doped transparent glass ceramic optical fibres: Characterization using mass spectroscopy and molecular dynamics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Photonics Global Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore. pp.c12a393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source CWDM 8 canaux continus, pour la caratérisation d'amplificateurs à fibre dopée erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishnu P. Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées JNROP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de composition à l'échelle nanométrique dans un verre hétérogène par spectrométrie de masse d'ions secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of rare-earth doped oxyde nanoparticles in silica fibers&amp;quot;, 9th Symposium &amp;quot;SiO2: Advanced Dielectrics and Related Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium "SiO2: Advanced Dielectrics and Related Devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hyères, France. page 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Erbium-Doped Nanoparticles in Transparent Glass Ceramic Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fiber Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chennai, India. pp.T2A.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration de fibres optiques par croissance de particules d'oxyde dopées Er3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France. (poster 122)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of an asymmetric twin-core fiber directional coupler for gain-flattened EDFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nagaraju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi K. Varshney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Communications and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, SHANGHAI, China. pp.8307-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature spectroscopique d'une cristallisation de phosphate dans une préforme de fibre optique dopée erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Jurdyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30émes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France. (poster P143) pp 146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un laser à fibre émettant à 800 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kašík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30émes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France. (poster P191) pp 289-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of highly thulium- and alumina-doped optical fibers for single-frequency fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Honzatko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Podrazky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlastimil Matejec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Photonics, Device and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.830608, </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.912536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du photo-noircissement des fibres optiques dopées ytterbium par thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Radial Dopant Distribution in Silica Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotios Sidiroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kilburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Australian Institute of Physics Congress incorporating the 35th Australian Conference on Optical Fibre Technology (AIP/ACOFT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Melbourne, Australia. pp.Session 8D: ACOFT - Novel Devices II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple scattering of light by nanoparticles in Er3+-doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N.B. Bhaktha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE International Symposium, Photonics Europe (EPE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres optiques nanostructurées : contrôle de la taille des nanoparticules d'oxyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEFITS OF THE THERMALLY STIMULATED LUMINESCENCE IN THE STUDY OF RADIATION-INDUCED COLOUR CENTRES IN YTTERBIUM-DOPED SILICA-BASED OPTICAL FIBRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the structure of Non-Crystalline Materials (NCM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separated nanoparticles in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of fiber lasers emitting around 810 nm based on thulium-doped silica fibers with enhanced 3H4 level lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Hamburg, Germany. pp.WeP5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered properties in ceramized optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the structure of Non-Crystalline Materials (NCM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. p 199, poster B12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium spectoscopic dielectric nanoparticules doped optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jurdyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Nanoscience and Nanotechnology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gurgaon, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Dopants for Silica-Based Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Conference and Exposition and The National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Anaheim, United States. paper OMN1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature compensation technique for Bragg gratings in microstructured optical fibers for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dewynter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Optical Fiber Sensors 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Naples, Italy. pp.661930-1 -661930-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de modes d’ordres superieurs par réseaux de Bragg en angle inscrits dans une fibre microstructurée ; applications à la réfractométrie et à l'imagerie modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dewinter-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructured fibers for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leproux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chau Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pryamikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th international conference on optical fibre sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Bragg grating photowriting in microstructured optical fibers for sensing applications based on refractive index measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chau Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dewinter-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Optical Fiber Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription de transducteurs à réseaux de bragg dans des fibres microstructurées pour des applications en réfractométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Chau Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dewinter-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Raman spectroscopy, a tool to investigate glass structure and glass fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D R Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lancry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiberglass Science and Technology: Chemistry, Characterizations, Processes, Modeling, Applications, and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et applications des nanoparticules dans les fibres optiques à base de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pastouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du verre au cristal. Nucléation, croissance et démixtion, de la recherche aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.387-398, 2013, Chimie, matériaux, 978-2-7598-0843-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring of the luminescent ions local environment in optical fibers, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peterka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Moh, S.W. Harun, H. Arof. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fibers / Book 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech - Open Access Publisher, pp.1-26, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Fiber Biosensor Based on an Etched High-Scattering Fiber: Towards Reflector-Less Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Aitkulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Workshop on Metrology for Industry 4.0 &amp; IoT (MetroInd4.0&amp;IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Roma, IEEE, pp.260-263, 2020, </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroInd4.0IoT48571.2020.9138255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D temperature sensing obtained by multiplexing of optical backscattering reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Sovetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Jelbuldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fibers and Sensors for Medical Diagnostics and Treatment Applications XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, SPIE, pp.28, 2020, </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2545123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous OFDR spatial multiplexing by means of nanoparticle doped optical fibers, theory and sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber Lasers and Glass Photonics: Materials through Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, SPIE, pp.45, 2020, </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2555284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial multiplexing of refractive index distributed sensors by means of high-scattering MgO nanoparticle doped optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Shaimerdenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliya Bekmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takhmina Ayupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzhan Sypabekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fibers and Sensors for Medical Diagnostics and Treatment Applications XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, SPIE, pp.29, 2020, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2545468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D shape sensing medical needle based on the multiplexing of optical backscattering reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Sensor Systems and Applications IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hangzhou, China. SPIE, pp.9, 2019, </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2537302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplexing of distributed temperature sensing achieved by nanoparticle-doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizhan Issatayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidana Beisenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Sovetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Korganbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Jelbuldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics in Health Care and Biomedical Optics IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hangzhou, SPIE, pp.16, 2019, </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2537186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic glass-ceramics: consolidated outcomes and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Łukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bouajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogéria Rocha Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. 9364, pp.93640Z-1 - 93640Z-10, 2015, Oxide-based Materials an Devices VI, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2078263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TSL properties of potential fibered-OSL dosimeter materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components &amp; Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TSL properties of potential fibered-OSL dosimeter materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Gutilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems (RADECS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of thulium-doped LaF3 nanoparticles to enhance thulium 3H4 lifetime in silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ballato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vennegues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du C'Nano PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observations of Compositional Changes at the Early Stages of Er-doped Phase Separated Nanoparticles in Silicate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APT&amp;M 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of well defined rare earth doped silica nanoparticles. New opportunity for photoluminescent uses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du C'Nano PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of thulium-doped LaF3 nanoparticles to enhance thulium 3H4 lifetime in silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ballato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vennegues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Structure of Non-Crystalline Materials (NCM13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-draw-induced elongation and break-up of particles inside the core of a silica-based optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vennegues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du C'Nano PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un potentiel adaptatif simple pour la modélisation par Dynamique Moléculaire de la séparation de phase dans un verre de silice binaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Turlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie et mort d'une nanoparticule de LaF3 dans la silice à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-noircissement dans des fibres optiques à base de silice dopée Tm3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Optic Dielectric Nanoparticles Characterization by Atom Probe Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chystel Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie du thulium pompé à 1070 nm dans une fibre alumino-silicate. Fluorescence, photo-noircissement et simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationals d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre en silice à coeur vitrocéramique dopé erbium et magnésium par la méthode de &amp;quot;flash vaporization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Lenardič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationals d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Optic Dielectric Nanoparticles Characterization by Atom Probe Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CS60305A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Optic Dielectric Nanoparticles Characterization by Atom Probe Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CS60305A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropie structurelle induite par l'étirage à chaud d'une préforme en silice pure - Etude par dynamique moléculaire et par spectrométrie Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaussedent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationals d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de la composition de nanoparticules de 1-10 nm obtenues par séparation de phase dans un verre de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Baccarat, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres optiques de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres optiques : du sable, de la lumière et une plage de révolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules d'oxydes dopées d'ions de terres rares dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et applications des nanoparticules dans les fibres optiques à base de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pastouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de la vitesse de la lumière, de Cornu à Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fibre optique ou l'art de guider la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des propriétés de luminescence dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de la vitesse de la lumière à Nice par Henri Joseph Anastase Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogaert Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de fibres optiques à base de silice dopée aux ions de terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Nice Sophia Antipolis, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00735606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ grown erbium-doped dielectric nanoparticles in silica-based transparent optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535660v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SITU GROWN ERBIUM-DOPED DIELECTRIC NANOPARTICLES IN SILICABASED TRANSPARENT OPTICAL FIBERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à base de fibre optique microstructurée et à réseau de Bragg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dewinter-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2902190 (France) - W02007144373 (international). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId826"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127609" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Seipetdenova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toheeb Oladejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Bekmurzayeva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabel K.L. Tan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghong Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2025.108943" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Pedruzzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castellani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Leal-Junior" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3507198" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Silveira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Macedo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111677" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Frizera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3520307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tosi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ferrari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ballato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.131300" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sennoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ude" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vakula" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matiss Bardins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoon Nasser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533507020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.541175" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Abdossova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Adilzhankyzy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuanysh Seitkamal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Perrone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2024.100699" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Adilkhanova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzhan Nurlankyzy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakengali Kazhiyev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2024.171713" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Avellar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3323481" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160032v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2024.103995" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertson Pires-Junior" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3379004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayan Kurbanova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakhrizat Alisherov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhannat Ashikbayeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanerke Katrenova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbota Sametova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.537374" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo D&#237;az" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.513779" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Yergibay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Kappasov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020537" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n4420" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rakhimbekova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baizak Kudaibergenov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nazir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Pham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109953" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Diaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3457013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Shaimerdenova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takhmina Ayupova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3187024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Moldabay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.113327" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090154v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Gyu Choi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nalin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A. Richardson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2023.101084" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Rocha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.471301" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kulyan Karipbayeva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3277004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.113644" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Luo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujia Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichao Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Yan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3264576" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Cieslikiewicz-Bouet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hamzaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3248802" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775233v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-023-04473-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775215v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2023.103466" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.462822" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285915v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Amantayeva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13010008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guichaoua" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaussedent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16139-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Schenato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palmieri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galtarossa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.129" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552100v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsens.2021.805351" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866471v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Aitkulov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Sh. Atabaev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis J Inglezakis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030426" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poumellec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274070" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Kurmashev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12121150" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866478v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12050352" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868643v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Avellar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2022.3190356" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Tarrago" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Georges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022041" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo G. Leal-Junior" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ribeiro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia M. Avellar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A. Rodriguez D&#237;az" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3024242" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866449v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizhan Issatayeva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112795" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirajan Ojha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dmitrieva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics4020013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181806v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fneich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaumer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071607" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866456v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargiz Adilzhanova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11110446" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137126v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106523" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mirigaldi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Serafini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vallan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3075518" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441977v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzhan Sypabekova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3010572" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidana Beisenova" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Jelbuldina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21030828" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bahout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3124602" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441984v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111261" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88117-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137140v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitkulov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypabekova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molardi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tosi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.108874" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914618v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2020.100057" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989463v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Cicconi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.05.233" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500099v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Paix&#227;o" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pereira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Min" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2019.105946" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guttilla" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2971152" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912634v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Va&#345;&#225;k" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mr&#225;zek" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aubrecht" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kamr&#225;dek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.394068" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02944807v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Turlier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bidault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.03.293" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914628v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69384-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500140v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Korganbayev" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2953231" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914612v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112365" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105406v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2020.102303" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912633v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Antunes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20092595" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02388109v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Veber" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7120105" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140712v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Guttilla" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.002466" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981510v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermillac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fneich" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turlier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabi&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kucera" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.05.067" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366830v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9153107" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366818v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2916991" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366814v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Iordachita" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.022074" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500050v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Francois-Saint-Cyr" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08577" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366807v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Albalawi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Brilliant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiasera" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Gebavi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolindes Balda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.06.037" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366824v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2924652" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366808v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Sovetov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.001282" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985832v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Peters" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Kucera" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Hawkins" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849159v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23071768" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985856v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lupi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Trzesien" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics1020029" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809542v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ka&#353;&#237;k" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Proch&#225;zkov&#225;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav &#268;uba" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Girman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8050833" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804129v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2785862" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985843v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598965v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Varas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wedad Albalawi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.003760" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634893v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.08.035" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598970v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.04.066" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598966v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tissot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.11.042" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522905v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14774" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379169v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Acapito" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pelli-Cresi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213886v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussardier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12596-015-0281-6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351452v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.11.029" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340389v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227691v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neuville" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015036" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233738v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227685v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran T. T. Van" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna &#321;ukowiak" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bouajaj" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;ria Rocha Gon&#231;alves" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2078263" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227692v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blanc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mear" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227680v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015049" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/801466E47CC149D4E8E62E4E9DD618342A285A50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227689v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Francois-Saint-Cyr" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hombourger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CS60305A" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053778v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.12.040" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081773v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mebrouk" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006154" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081774v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779864v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillermier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696852v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Djenizian" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santinacci" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045324" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732457v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mauroy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045350" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684981v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tascu Sorin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doya" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.047201" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848354v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lannoo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Djenizian" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561410v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Peterka" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Dhar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.002773" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614303v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.B. Bhaktha" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebbah" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575210v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.01.005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561429v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732182v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kasik" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.871756" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529607v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429699v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnom" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.00G119" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431112v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tascu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legrand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429702v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Paul" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429707v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maurizio" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sebastian Lee" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.079" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459457v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dewynter" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.926169" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537445v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lee Sebastian" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Faure" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.06.083" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429703v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802269746" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315459v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Simpson" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W.E. Gibbs" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Collins" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460043v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460035v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459466v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Kube&#269;ek" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Mat&#283;jec" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.11.039" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282828v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dewinter-Marty" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.738578" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315483v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508617v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/5/S09" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469589v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507528v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.010359" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732130v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabourdy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001962" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461660v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory W. Baxter" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E.K. Gibbs" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732467v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karasek" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:OQEL.0000015640.82309.7d" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7420C156EC9836EE6644F2E0E295BC058909C308/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770307v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Klein" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierrisnard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050141" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230429v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11109343" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396540v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pellerin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colliard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584691v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497646v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Guzik" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442006v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914972v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thi Ngoc Tran" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Armellini" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolindas Balda" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Berneschi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2547526" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442071v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914878v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914866v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914671v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914668v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548713" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914873v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Douteau" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Khoder" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine A&#239;ssa" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554028" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914868v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914698v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szczurek" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Startek" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Sayginer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914875v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914870v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914982v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914980v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557834" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914700v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Isabelle" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Peres" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914693v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha da Silva" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914642v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914654v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Massella" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914643v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R Cicconi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366870v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois Saint-Cyr" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140847v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366835v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840012" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366880v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khanon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Lewis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366856v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massella" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zur" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lukowiak" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366854v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366876v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bidaut" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366865v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Sales" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SENSORS.2019.STh4A.2" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366860v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Raso" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366840v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2510100" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914857v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914863v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914648v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914852v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raso" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914661v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366834v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourmont" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guichaoua" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaumer" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raso" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840499" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366877v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366855v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366836v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Petit" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840208" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366874v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914860v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860713v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366842v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Taccheo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306082" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857971v2" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Gaumer" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306777" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964766v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860656v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermillac" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peters" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kucera" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Tuggle" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804540v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lupi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2310011" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964762v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860723v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366832v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2502600" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366866v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857972v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tomala" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Borak" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiappini" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306449" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860718v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Lupi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860725v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860653v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860664v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fneich" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Turlier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559649v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beauvois" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caussanel" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860696v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860739v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598976v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598988v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860669v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860733v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598983v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598980v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860737v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718128v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capoen Bruno" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Al Helou" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bahout" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649914v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rita Cicconi" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baudelet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860731v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598985v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598990v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelet Francois" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598977v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598972v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaussedent" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bidault" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Slimen" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633338v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860686v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392991v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vennegues" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351042v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351014v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351033v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351037v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351050v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351024v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermilliac" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054432v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Duchez" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mebrouk" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351075v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227700v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Francois-Saint-Cyr" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hombourger" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351055v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171067v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171080v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351019v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran T.T. Van" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053782v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146579v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Lenardi&#269;" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillon" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2014.T2B.6" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304152v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210711v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146572v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2014.S3A.1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081776v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081781v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ude" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Trzesien" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dussardier" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351062v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chystel Hombourger" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060054v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060045v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227696v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931669v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931668v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848589v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931708v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kudinova" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Passelergue" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848293v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848587v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084876v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931715v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931682v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03208334v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931686v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931704v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Larson" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Prosa" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931672v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848291v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848294v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931713v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848274v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734301v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779923v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Honzatko" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICP.2012.6379827" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848270v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mauroy" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848284v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bogaert" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849015v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848296v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishnu P. Pal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848281v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732164v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Podrazky" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Matejec" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912536" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734310v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734314v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643637v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagaraju" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi K. Varshney" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734305v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Jurdyc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquier" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732363v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535680v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734333v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Sidiroglou" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilburn" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Roberts" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732383v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535679v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732328v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732375v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732350v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469869v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589258v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158829v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffont" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dewynter" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferdinand" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282854v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282889v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Phan Huy" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282873v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pryamikov" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288089v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408691v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R Neuville" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Cicconi" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lancry" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848238v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastouret" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656432v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peterka" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914966v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545123" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914981v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555284" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914968v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545468" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914983v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroInd4.0IoT48571.2020.9138255" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914962v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2537302" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914964v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2537186" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281978v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulard" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T.T. Tran" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837388v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338730v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gutilla" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351080v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351087v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351047v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351028v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351085v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351093v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351099v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351095v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081780v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081782v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Neuville" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227697v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351058v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081784v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081880v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081777v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227701v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227702v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848299v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848298v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848300v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848306v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848303v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642784v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogaert Gilles" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00735606v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536080v2" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535660v2" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340633v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dewinter-Marty" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127609" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Leal-Junior" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Macedo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Frizera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3520307" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tosi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ferrari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ballato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.131300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Silveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111677" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Pedruzzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castellani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3507198" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sennoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vakula" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matiss Bardins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoon Nasser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533507020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Seipetdenova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toheeb Oladejo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Bekmurzayeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabel K.L. Tan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghong Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2025.108943" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertson Pires-Junior" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3379004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayan Kurbanova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakhrizat Alisherov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhannat Ashikbayeva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanerke Katrenova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbota Sametova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.537374" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo D&#237;az" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Avellar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.513779" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2024.103995" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160036v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Abdossova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Adilzhankyzy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuanysh Seitkamal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Perrone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2024.100699" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Adilkhanova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzhan Nurlankyzy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakengali Kazhiyev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2024.171713" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3323481" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Yergibay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Kappasov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020537" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775255v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n4420" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Rakhimbekova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baizak Kudaibergenov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nazir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Pham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109953" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Diaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3457013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.541175" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Rocha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.471301" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292686v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kulyan Karipbayeva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3277004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Gyu Choi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nalin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A. Richardson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2023.101084" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Shaimerdenova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takhmina Ayupova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3187024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Moldabay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.113327" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.113644" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Luo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujia Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichao Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Yan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3264576" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Cieslikiewicz-Bouet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hamzaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3248802" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775233v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-023-04473-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775215v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2023.103466" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Schenato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palmieri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galtarossa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.129" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552100v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsens.2021.805351" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866471v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Aitkulov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Sh. Atabaev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis J Inglezakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030426" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poumellec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274070" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Amantayeva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13010008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guichaoua" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaussedent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16139-w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866494v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.462822" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Kurmashev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12121150" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866478v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12050352" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868643v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Avellar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2022.3190356" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Tarrago" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Georges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022041" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137126v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106523" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181806v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fneich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaumer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071607" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866456v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargiz Adilzhanova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizhan Issatayeva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11110446" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441937v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirajan Ojha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dmitrieva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics4020013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441945v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mirigaldi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Serafini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vallan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3075518" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441977v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzhan Sypabekova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3010572" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137188v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidana Beisenova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Jelbuldina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21030828" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88117-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137140v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitkulov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypabekova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molardi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tosi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.108874" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bahout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3124602" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441984v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111261" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866449v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112795" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137161v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo G. Leal-Junior" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ribeiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia M. Avellar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A. Rodriguez D&#237;az" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3024242" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912634v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Va&#345;&#225;k" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mr&#225;zek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aubrecht" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kamr&#225;dek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.394068" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02944807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Turlier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bidault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.03.293" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500099v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Paix&#227;o" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pereira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Min" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2019.105946" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902686v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guttilla" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2971152" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914628v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69384-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912633v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Antunes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20092595" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914612v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112365" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500140v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Korganbayev" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2953231" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105406v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2020.102303" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914618v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2020.100057" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989463v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Cicconi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.05.233" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366818v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2916991" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366814v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Iordachita" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.022074" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500050v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Francois-Saint-Cyr" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08577" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366830v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9153107" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981510v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermillac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fneich" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turlier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabi&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kucera" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.05.067" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366824v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2924652" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366808v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Sovetov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.001282" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366807v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Albalawi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Brilliant" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiasera" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Gebavi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolindes Balda" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.06.037" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02388109v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Veber" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7120105" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Guttilla" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.002466" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985856v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lupi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Trzesien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics1020029" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809542v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ka&#353;&#237;k" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Proch&#225;zkov&#225;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav &#268;uba" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Girman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8050833" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849159v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23071768" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804129v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2785862" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985843v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985832v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Peters" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Kucera" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T W Hawkins" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634893v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.08.035" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598970v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.04.066" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598966v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tissot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.11.042" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522905v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14774" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598965v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Varas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wedad Albalawi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.003760" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351452v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.11.029" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213886v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussardier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12596-015-0281-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340389v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379169v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Acapito" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pelli-Cresi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227685v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran T. T. Van" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna &#321;ukowiak" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bouajaj" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;ria Rocha Gon&#231;alves" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2078263" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233738v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227692v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blanc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois O. M&#233;ar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227680v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015049" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/801466E47CC149D4E8E62E4E9DD618342A285A50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227691v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neuville" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015036" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227689v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Francois-Saint-Cyr" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hombourger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CS60305A" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053778v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.12.040" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081773v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mebrouk" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006154" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081774v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732457v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mauroy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045350" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779864v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillermier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696852v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Djenizian" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santinacci" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045324" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684981v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tascu Sorin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doya" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.047201" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848354v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lannoo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Djenizian" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614303v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.B. Bhaktha" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebbah" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561410v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Peterka" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Dhar" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.002773" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575210v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.01.005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561429v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529607v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732182v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kasik" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.871756" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429702v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Paul" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429699v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnom" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.00G119" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431112v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tascu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legrand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459457v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dewynter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.926169" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537445v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lee Sebastian" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Faure" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.06.083" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429703v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802269746" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315459v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Simpson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W.E. Gibbs" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Collins" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429707v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maurizio" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sebastian Lee" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.079" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460043v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460035v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.002390" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459466v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Kube&#269;ek" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Mat&#283;jec" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.11.039" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282828v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dewinter-Marty" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.738578" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315483v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469589v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508617v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/5/S09" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507528v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.010359" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732130v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabourdy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001962" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461660v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory W. Baxter" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E.K. Gibbs" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732467v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karasek" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:OQEL.0000015640.82309.7d" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7420C156EC9836EE6644F2E0E295BC058909C308/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770307v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Klein" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierrisnard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050141" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230429v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11109343" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396540v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pellerin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colliard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584691v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497646v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Guzik" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442006v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914671v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914668v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548713" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914878v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914866v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914873v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Douteau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Khoder" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine A&#239;ssa" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554028" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914868v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914698v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szczurek" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Startek" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Sayginer" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thi Ngoc Tran" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914875v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914870v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914982v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914980v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557834" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914700v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Isabelle" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Peres" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914693v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha da Silva" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442071v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914972v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Armellini" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolindas Balda" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Berneschi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2547526" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366865v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Sales" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SENSORS.2019.STh4A.2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366854v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois Saint-Cyr" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366876v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bidaut" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366856v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massella" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zur" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lukowiak" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366880v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khanon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Lewis" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914643v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R Cicconi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366870v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140847v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914654v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Massella" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366835v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840012" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366860v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Raso" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366840v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2510100" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914857v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914863v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914648v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914852v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raso" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366834v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourmont" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guichaoua" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaumer" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raso" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840499" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366877v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366855v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914661v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366836v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Petit" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840208" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366874v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914860v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914642v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964762v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860723v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366832v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2502600" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964766v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860656v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermillac" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peters" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kucera" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Tuggle" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804540v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lupi" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2310011" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366866v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857972v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tomala" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Borak" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiappini" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306449" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860718v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Lupi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860725v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860664v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fneich" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Turlier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860653v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860713v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857971v2" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Gaumer" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306777" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366842v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Taccheo" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306082" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598980v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860733v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598983v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598988v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860669v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860737v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718128v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capoen Bruno" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Al Helou" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bahout" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649914v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rita Cicconi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baudelet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860731v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598985v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598990v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelet Francois" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598977v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633338v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598972v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaussedent" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bidault" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Slimen" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860686v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860739v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860696v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559649v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beauvois" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caussanel" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598976v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351014v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351033v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351042v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392991v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vennegues" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351037v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351050v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351024v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermilliac" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054432v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Duchez" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mebrouk" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351075v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227700v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Francois-Saint-Cyr" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hombourger" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351055v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171067v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171080v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351019v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran T.T. Van" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146572v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2014.S3A.1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081776v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053782v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146579v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Lenardi&#269;" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillon" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2014.T2B.6" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304152v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210711v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081781v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ude" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Trzesien" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dussardier" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351062v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chystel Hombourger" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060054v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060045v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227696v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848293v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931708v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kudinova" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Passelergue" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848587v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084876v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931715v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931682v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03208334v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931686v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931704v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Larson" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Prosa" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931672v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848291v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848294v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931713v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931669v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931668v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848589v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848270v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mauroy" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779923v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Honzatko" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICP.2012.6379827" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848284v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bogaert" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849015v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848296v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishnu P. Pal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848281v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734301v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848274v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734314v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643637v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagaraju" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi K. Varshney" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734305v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Jurdyc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquier" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734310v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732164v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Podrazky" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Matejec" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912536" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535680v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734333v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Sidiroglou" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilburn" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Roberts" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732383v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535679v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732328v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732375v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732350v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732363v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469869v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589258v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158829v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffont" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dewynter" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferdinand" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282889v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Phan Huy" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282873v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pryamikov" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282854v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288089v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408691v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R Neuville" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Cicconi" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lancry" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848238v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastouret" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656432v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peterka" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914983v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroInd4.0IoT48571.2020.9138255" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914966v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545123" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914981v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555284" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914968v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545468" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914962v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2537302" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914964v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2537186" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281978v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulard" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T.T. Tran" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837388v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338730v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gutilla" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351087v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351047v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351080v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351028v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351085v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351093v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351099v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351095v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351058v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081784v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081880v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081777v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227697v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081782v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Neuville" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081780v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227702v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227701v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848299v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848298v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848306v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848303v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848300v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642784v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogaert Gilles" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00735606v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535660v2" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536080v2" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340633v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dewinter-Marty" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>