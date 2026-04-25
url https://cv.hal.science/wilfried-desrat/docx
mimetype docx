--- v0 (2026-03-29)
+++ v1 (2026-04-25)
@@ -1908,563 +1908,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massless Dirac fermions in III-V semiconductor quantum wells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magneto-transport in inverted HgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Desrat</w:t>
+                <w:t xml:space="preserve">Ivan Yahniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Spirin</w:t>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Consejo</w:t>
+                <w:t xml:space="preserve">Grzegorz Grabecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ruffenach</w:t>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.121405⟩</w:t>
+              <w:t xml:space="preserve">Npj Quantum Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41535-019-0154-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072785v1</w:t>
+                <w:t xml:space="preserve">hal-02302388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-transport in inverted HgTe quantum wells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Yahniuk</w:t>
+                <w:t xml:space="preserve">Massless Dirac fermions in III-V semiconductor quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+                <w:t xml:space="preserve">W. Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grzegorz Grabecki</w:t>
+                <w:t xml:space="preserve">K. Spirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
+                <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Npj Quantum Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4, pp.13. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (12), pp.121405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41535-019-0154-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.121405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302388v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InSe as a case between 3D and 2D layered crystals for excitons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz Spectroscopy of Two-Dimensional Semimetal in Three-Layer InAs/GaSb/InAs Quantum Well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Shubina</w:t>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gonzalez-Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.3479. </w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (2), pp.96-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11487-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0021364019020085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275857v1</w:t>
+                <w:t xml:space="preserve">hal-02157723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Spectroscopy of Two-Dimensional Semimetal in Three-Layer InAs/GaSb/InAs Quantum Well</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">InSe as a case between 3D and 2D layered crystals for excitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+                <w:t xml:space="preserve">T. Shubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Gonzalez-Posada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 109 (2), pp.96-101. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.3479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0021364019020085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11487-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157723v1</w:t>
+                <w:t xml:space="preserve">hal-02275857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting Ga/GaSe layers grown by van der Waals epitaxy</w:t>
               </w:r>
@@ -2476,51 +2476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2636,51 +2636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orlita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (24), pp.245203. </w:t>
@@ -2757,51 +2757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120, pp.136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2848,51 +2848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent terahertz spectroscopy of inverted-band three-layer InAs/GaSb/InAs quantum well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gonzalez-Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,51 +2995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,325 +3097,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of low doped monolayer graphene on SiC(0001) via sublimation at low argon pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Decams</w:t>
+                <w:t xml:space="preserve">Temperature-driven single-valley Dirac fermions in HgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp01012e⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.035405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540335v1</w:t>
+                <w:t xml:space="preserve">hal-01583239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-driven single-valley Dirac fermions in HgTe quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
+                <w:t xml:space="preserve">Growth of low doped monolayer graphene on SiC(0001) via sublimation at low argon pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perine Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Nachawaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Decams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (3), pp.035405. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10.1039/c7cp01012e. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp01012e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583239v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field driven ambipolar quantum Hall effect in epitaxial graphene close to the charge neutrality point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,64 +3812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.12576. </w:t>
@@ -3933,64 +3933,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kazazis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4169,295 +4169,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W line shape in the resistively detected nuclear magnetic resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz detection of magnetic field-driven topological phase transition in HgTe-based transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Desrat</w:t>
+                <w:t xml:space="preserve">L. Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Piot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Henini</w:t>
+                <w:t xml:space="preserve">M. S. Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/27/275801⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (15), pp.152101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4932943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986005v1</w:t>
+                <w:t xml:space="preserve">hal-01237406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz detection of magnetic field-driven topological phase transition in HgTe-based transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
+                <w:t xml:space="preserve">W line shape in the resistively detected nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Kennedy Maude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Viti</w:t>
+                <w:t xml:space="preserve">W Wasilewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. Vitiello</w:t>
+                <w:t xml:space="preserve">M. Henini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (15), pp.152101. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (27), pp.275801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4932943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/27/275801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237406v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotransport in a two-subband AlGaN/GaN heterostructure in the presence of mixed disorder</w:t>
               </w:r>
@@ -4495,51 +4495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68 (2), pp.20102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4611,51 +4611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Jabakhanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,77 +4866,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Hall effect of self-organized graphene monolayers on the C-face of 6H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jabakhanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5026,51 +5026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chmielowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5121,51 +5121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersive line shape in the vicinity of the ν = 1 quantum Hall state: Coexistence of Knight-shifted and unshifted resistively detected NMR responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5246,103 +5246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between interferences and electron-electron interactions in epitaxial graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jabakhanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (19), pp.195417. </w:t>
@@ -5393,51 +5393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of monolayer graphene on 8 degrees off-axis 4H-SiC (000-1) substrates with application to quantum transport devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5514,51 +5514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the electrical anisotropy of multilayer graphene on the Si face of 6H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jabakhanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5648,51 +5648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic effects up to room temperature in microscopic Hall sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5954,51 +5954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Chitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Kennedy Maude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6075,51 +6075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivalley transport and the integer quantum Hall effect in a PbTe quantum well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Kennedy Maude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6336,90 +6336,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of p-type monolayer graphene on SiC (0001) via sublimation at low argon pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianlin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perine Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6601,64 +6601,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6722,90 +6722,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of topological phase transition by terahertz photoconductivity in HgTe-based transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on II-VI Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.534-537, </w:t>
@@ -6993,51 +6993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-trivial Berry phase in the Cd3As2 3D Dirac semimetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7242,377 +7242,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz studies of 2D and 3D topological transitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+                <w:t xml:space="preserve">Terahertz excitations in HgTe-based field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON' 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012037, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012037⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249953v2</w:t>
+                <w:t xml:space="preserve">hal-01249955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz excitations in HgTe-based field effect transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Terahertz studies of 2D and 3D topological transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON' 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012009, </w:t>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012037, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249955v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-terahertz photoconductivity of Hg x Cd 1− x Te crystals with composition close to semiconductor-to-semimetal topological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared, Millimeter, and Terahertz waves (IRMMW-THz), 2014 39th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tucson, United States. pp.1</w:t>
@@ -7866,51 +7866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8134,51 +8134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokho Moon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odongo Francis Ngome Okello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Won Choi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjae Kim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02173-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Plo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pershin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ibanez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El Khoury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0216936" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nikitskiy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202400215" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Schutte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202306033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Zaiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170867" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjie Xue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09717" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12060782" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Brucker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac895f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091675" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.064602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yakunin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Podgornykh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Neverov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.165305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Desrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spirin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121405" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yahniuk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Grabecki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-019-0154-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shubina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11487-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364019020085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab8c5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Piot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245203" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245419" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kadykov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.086401" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decams" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01012e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583239v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035405" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabakhanji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075442" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kazazis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.116.106801" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrap" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hakl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchoumakov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crassee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.136401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12576" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.237702" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Piot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potemski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155206" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Desrat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Piot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wasilewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/27/275801" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932943" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208531v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chmielowska" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chenot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140068" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D83A8B83A83345CAAF1B8098EE4E7292AA974E6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200760v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Jabakhanji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.085422" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035423" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037519v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/9/094009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813220" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985961v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kramer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Duncan Kennedy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wasilewski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.195417" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caboni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3480610" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085438" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couturaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3103303" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539810v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kamara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Terki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Charar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sadowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/6/065011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XWGXNDJG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Chitta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.03.108" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chitta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oliveira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.195326" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810791v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455032v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037689v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kadykov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510039" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417831v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510264" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N6Z602L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012064" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216731v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Rodriguez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taalat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249953v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012037" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265668v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705519v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOLTE.2014.6881023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806216v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenod" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reimbold" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokho Moon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odongo Francis Ngome Okello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Won Choi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjae Kim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02173-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Plo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pershin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ibanez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El Khoury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0216936" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nikitskiy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202400215" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Schutte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202306033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Zaiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170867" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjie Xue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09717" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12060782" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Brucker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac895f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091675" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.064602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yakunin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Podgornykh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Neverov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.165305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yahniuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Grabecki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-019-0154-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Desrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spirin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121405" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157723v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364019020085" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shubina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11487-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab8c5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Piot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245203" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245419" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kadykov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.086401" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035405" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decams" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01012e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabakhanji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075442" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kazazis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.116.106801" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrap" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hakl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchoumakov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crassee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.136401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12576" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.237702" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Piot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potemski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155206" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237406v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932943" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986005v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Desrat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Piot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wasilewski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/27/275801" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208531v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chmielowska" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chenot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140068" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D83A8B83A83345CAAF1B8098EE4E7292AA974E6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200760v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Jabakhanji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.085422" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035423" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037519v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/9/094009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813220" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985961v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kramer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Duncan Kennedy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wasilewski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.195417" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caboni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3480610" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085438" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couturaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3103303" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539810v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kamara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Terki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Charar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sadowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/6/065011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XWGXNDJG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Chitta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.03.108" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chitta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oliveira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.195326" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810791v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455032v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037689v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kadykov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510039" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417831v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510264" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N6Z602L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012064" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216731v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Rodriguez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taalat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249955v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249953v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012037" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265668v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705519v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOLTE.2014.6881023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806216v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenod" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reimbold" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>