--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -2176,723 +2176,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Spectroscopy of Two-Dimensional Semimetal in Three-Layer InAs/GaSb/InAs Quantum Well</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">InSe as a case between 3D and 2D layered crystals for excitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+                <w:t xml:space="preserve">T. Shubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Gonzalez-Posada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 109 (2), pp.96-101. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.3479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0021364019020085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11487-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157723v1</w:t>
+                <w:t xml:space="preserve">hal-02275857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InSe as a case between 3D and 2D layered crystals for excitons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz Spectroscopy of Two-Dimensional Semimetal in Three-Layer InAs/GaSb/InAs Quantum Well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Shubina</w:t>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gonzalez-Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.3479. </w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (2), pp.96-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11487-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0021364019020085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275857v1</w:t>
+                <w:t xml:space="preserve">hal-02157723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Ga/GaSe layers grown by van der Waals epitaxy</w:t>
+                <w:t xml:space="preserve">Band splitting in Cd3As2 measured by magnetotransport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briot</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+                <w:t xml:space="preserve">B. A. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Piot</w:t>
+                <w:t xml:space="preserve">M. Orlita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (4), pp.045901. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (24), pp.245203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aab8c5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.245203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784269v1</w:t>
+                <w:t xml:space="preserve">hal-01827025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band splitting in Cd3As2 measured by magnetotransport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of MAPbI3 perovskite layers grown with HCl additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.245203⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827025v1</w:t>
+                <w:t xml:space="preserve">hal-01802768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of MAPbI3 perovskite layers grown with HCl additions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superconducting Ga/GaSe layers grown by van der Waals epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120, pp.136. </w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (4), pp.045901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aab8c5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802768v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent terahertz spectroscopy of inverted-band three-layer InAs/GaSb/InAs quantum well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gonzalez-Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,325 +3097,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-driven single-valley Dirac fermions in HgTe quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
+                <w:t xml:space="preserve">Growth of low doped monolayer graphene on SiC(0001) via sublimation at low argon pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perine Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Nachawaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Decams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035405⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10.1039/c7cp01012e. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp01012e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583239v1</w:t>
+                <w:t xml:space="preserve">hal-01540335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of low doped monolayer graphene on SiC(0001) via sublimation at low argon pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Decams</w:t>
+                <w:t xml:space="preserve">Temperature-driven single-valley Dirac fermions in HgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10.1039/c7cp01012e. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.035405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp01012e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540335v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field driven ambipolar quantum Hall effect in epitaxial graphene close to the charge neutrality point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3505,51 +3505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorder-Induced Stabilization of the Quantum Hall Ferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,51 +3812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4080,51 +4080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Kennedy Maude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orlita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4169,295 +4169,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz detection of magnetic field-driven topological phase transition in HgTe-based transistors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W line shape in the resistively detected nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Viti</w:t>
+                <w:t xml:space="preserve">W Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. Vitiello</w:t>
+                <w:t xml:space="preserve">B Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Kennedy Maude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Wasilewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Henini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4932943⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (27), pp.275801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/27/275801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237406v1</w:t>
+                <w:t xml:space="preserve">hal-01986005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W line shape in the resistively detected nuclear magnetic resonance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Duncan Kennedy Maude</w:t>
+                <w:t xml:space="preserve">Terahertz detection of magnetic field-driven topological phase transition in HgTe-based transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Wasilewski</w:t>
+                <w:t xml:space="preserve">L. Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Henini</w:t>
+                <w:t xml:space="preserve">M. S. Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (27), pp.275801. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (15), pp.152101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/27/275801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4932943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986005v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotransport in a two-subband AlGaN/GaN heterostructure in the presence of mixed disorder</w:t>
               </w:r>
@@ -4579,295 +4579,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the transport properties of graphene films grown by CVD on SiC(0001): Effect of in situ hydrogenation and annealing</w:t>
+                <w:t xml:space="preserve">Magnetoresistance of disordered graphene: From low to high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Jabakhanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kazazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (8), pp.085422. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (3), pp.035423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.085422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200760v1</w:t>
+                <w:t xml:space="preserve">hal-01208536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistance of disordered graphene: From low to high temperatures</w:t>
+                <w:t xml:space="preserve">Tuning the transport properties of graphene films grown by CVD on SiC(0001): Effect of in situ hydrogenation and annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Jabakhanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Kazazis</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (3), pp.035423. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (8), pp.085422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.085422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208536v1</w:t>
+                <w:t xml:space="preserve">hal-01200760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Hall effect of self-organized graphene monolayers on the C-face of 6H-SiC</w:t>
               </w:r>
@@ -5642,337 +5642,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic effects up to room temperature in microscopic Hall sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antisymmetric magnetoresistance anomalies and magnetic domain structure in GaMnAs/InGaAs layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Couturaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+                <w:t xml:space="preserve">Souleymane Kamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mailly</w:t>
+                <w:t xml:space="preserve">Ferial Terki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Charar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sadowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3103303⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24, pp.065011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/24/6/065011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394184v1</w:t>
+                <w:t xml:space="preserve">hal-00539810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisymmetric magnetoresistance anomalies and magnetic domain structure in GaMnAs/InGaAs layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ballistic effects up to room temperature in microscopic Hall sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sadowski</w:t>
+                <w:t xml:space="preserve">Olivier Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/24/6/065011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (7), pp.074504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3103303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00539810v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integer quantum Hall effect in a PbTe quantum well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Chitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6101,51 +6101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Kennedy Maude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6336,90 +6336,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of p-type monolayer graphene on SiC (0001) via sublimation at low argon pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perine Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianlin Wang</w:t>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6748,64 +6748,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on II-VI Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.534-537, </w:t>
@@ -6868,51 +6868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High field magneto-transport in Graphene Grown by Chemical Vapor Deposition on SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7300,51 +7300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON' 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012009, </w:t>
@@ -7568,51 +7568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared, Millimeter, and Terahertz waves (IRMMW-THz), 2014 39th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tucson, United States. pp.1</w:t>
@@ -7654,51 +7654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contact hyperfine interaction and the integer and fractional quantum Hall effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Kennedy Maude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8134,51 +8134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokho Moon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odongo Francis Ngome Okello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Won Choi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjae Kim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02173-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Plo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pershin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ibanez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El Khoury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0216936" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nikitskiy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202400215" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Schutte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202306033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Zaiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170867" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjie Xue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09717" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12060782" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Brucker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac895f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091675" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.064602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yakunin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Podgornykh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Neverov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.165305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yahniuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Grabecki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-019-0154-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Desrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spirin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121405" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157723v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364019020085" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shubina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11487-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab8c5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Piot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245203" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245419" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kadykov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.086401" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035405" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decams" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01012e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabakhanji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075442" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kazazis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.116.106801" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrap" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hakl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchoumakov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crassee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.136401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12576" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.237702" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Piot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potemski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155206" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237406v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932943" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986005v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Desrat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Piot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wasilewski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/27/275801" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208531v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chmielowska" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chenot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140068" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D83A8B83A83345CAAF1B8098EE4E7292AA974E6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200760v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Jabakhanji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.085422" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035423" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037519v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/9/094009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813220" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985961v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kramer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Duncan Kennedy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wasilewski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.195417" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caboni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3480610" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085438" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couturaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3103303" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539810v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kamara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Terki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Charar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sadowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/6/065011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XWGXNDJG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Chitta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.03.108" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chitta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oliveira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.195326" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810791v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455032v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037689v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kadykov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510039" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417831v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510264" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N6Z602L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012064" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216731v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Rodriguez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taalat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249955v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249953v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012037" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265668v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705519v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOLTE.2014.6881023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806216v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenod" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reimbold" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokho Moon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odongo Francis Ngome Okello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Won Choi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjae Kim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02173-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Plo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pershin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ibanez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El Khoury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0216936" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nikitskiy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202400215" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Schutte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202306033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Zaiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170867" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjie Xue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09717" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12060782" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Brucker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac895f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091675" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.064602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yakunin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Podgornykh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Neverov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.165305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yahniuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Grabecki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-019-0154-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Desrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spirin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121405" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shubina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11487-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364019020085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Piot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245203" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802768v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab8c5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245419" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kadykov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.086401" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decams" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01012e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583239v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035405" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabakhanji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075442" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kazazis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.116.106801" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrap" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hakl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchoumakov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crassee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.136401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12576" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.237702" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Piot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potemski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155206" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Desrat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Piot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wasilewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/27/275801" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932943" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208531v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chmielowska" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chenot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140068" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D83A8B83A83345CAAF1B8098EE4E7292AA974E6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208536v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Jabakhanji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035423" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200760v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.085422" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037519v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/9/094009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813220" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985961v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kramer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Duncan Kennedy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wasilewski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.195417" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caboni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3480610" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085438" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539810v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kamara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Terki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Charar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sadowski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/6/065011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XWGXNDJG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couturaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3103303" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Chitta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.03.108" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chitta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oliveira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.195326" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810791v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455032v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037689v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kadykov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510039" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417831v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510264" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N6Z602L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012064" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216731v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Rodriguez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taalat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249955v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249953v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012037" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265668v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705519v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOLTE.2014.6881023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806216v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenod" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reimbold" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>