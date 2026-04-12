--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wilfried Heintz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche dans l'UMR INRAE Dynafor.Responsable de l'équipe informatique et géomatique.Responsable du CATI Gedeop (90 agents) axé sur la gestion des données scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wilfried-heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9244-9766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur en gestion de données</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur agronome (Institut Agro) spécialiste en géomatique et gestion de bases de données, je m’intéresse aux méthodes et outils pour la structuration, la mutualisation et l’interopérabilité des données spatialisées produites par la recherche, plus particulièrement sur les thématiques de la biodiversité et de l’écologie forestière.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chef de projet en informatique, je mets en place des outils pour la gestion des données tout au long de leur cycle de vie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances de solutions GNSS Real Time Kinematic commerciales et open source pour la géolocalisation des arbres en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laroche Fabien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, 10p. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CentipedeRTK, un réseau pour la géolocalisation haute précision au service de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, 18p. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jimis.14252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695937v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially-explicit database of tree-related microhabitats in Europe and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.10.e91385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-occurrence patterns of tree-related microhabitats: A method to simplify routine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards better traceability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.82-91. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un workflow R pour une gestion simple et durable des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de placettes forestières à l’échelle d’un territoire : complémentarité entre système d’information géographique et approches sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and spatial complexity of deforestation and logging in small private forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (2), pp.109-117. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynaforNet, un système d'information pour un site de recherche à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N° Spécial: Données en sciences sociales, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l'historique des coupes forestières dans les petits bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (5), pp.667-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données scientifiques tout au long de leur cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique du Réseau Public Contaminant : « Vers l’interopérabilité des bases de données analytiques ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ineris, Nov 2025, Verneuil en Halatte, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Real Time Kinematic collaboratif, lowcost et open source. Positionnement GNSS temps réel, cinématique, collaboratif et en accès libre et à faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MAGIS Méthodes et Applications pour la Géomatique et l'Information Spatiale; Centre de Recherche en Données et Intelligence Géospatiales de l’Université Laval (Québec), Jun 2023, Québec, Canada. pp.184-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR serait bien, bien FAIR”e” serait mieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarramia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES PROSPECTIVES DE L'INSTITUT ECOLOGIE ET ENVIRONNEMENT DU CNRS (INEE) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodata Inrae : une infrastructure de données géographiques partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoflow : un workflow pour une gestion simple, FAIR et durable des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuser ses (méta)données spatiales avec R geoflow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France. pp.1-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoflow : un workflow pour une gestion simple, FAIR et durable des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-envir : Les données ouvertes en sciences environnementales : exploration, cas d'études et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Strasbourg, France. pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR - principes pour une gestion durable des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée reproductibilité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Toulouse, France. pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERITSERV-GRASP Les services écosystémiques fournis par les prairies du Haut Vicdessos dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique et évolution des forêts à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related Microhabitat (TreM) spatial patterns in European beech-dominated forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une gestion pérenne des données scientifiques au sein de l'UMR Dynafor : du PGD au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Storage Day INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'échantillons pour la recherche scientifique avec Collec-Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Datapaper pour valoriser les données de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion pérenne des données scientifiques - Du plan de gestion des données au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du CEFE &amp; OSU OREME : Carnets de terrain électroniques, aide à l’acquisition de données lors de suivis de populations et de variables environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une antenne GPS centimétrique low-cost. Oui ça existe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion pérenne des données scientifiques - Du plan de gestion des données au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIST 2018 : Séries Interopérables et Systèmes de Traitement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’échantillons pour la recherche scientifique avec Collec-Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Inforsid 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux métadonnées : catalogage de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technique COCODONE "Collecte et préparation des données : Les enjeux du partage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Castelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des plantes vasculaires indicatrices de l’ancienneté de l’état boisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire botanique national des Pyrénées et de Midi-Pyrénées., Jul 2013, Bagnères-de-Luchon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des imageries très haute résolution pour une meilleure prédiction des services ecosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données scientifiques. Rappels sur le cycle de vie des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technique COCODONE "Collecte et préparation des données : Les enjeux du partage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Castelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards better tracability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on géolocaliser précisément des arbres dans les forêts de montagne avec un appareil GPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Mesure et de la Métrologie INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généricité pour la gestion et la valorisation des données scientifiques l'apport des métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Systèmes complexes naturels et artificiels. "Qu'est ce que la donnée ?".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Rochebrune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de solution de systèmes d’informations embarqués (Raspberry avec serveur web)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Système d’information embarqué, cahier/carnet de terrain et de laboratoire électronique : quelles interactions avec les bases de données ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un SPARQL EndPoint. Servir du RDF via HTTP avec Jena & Fuseki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RBDD « Conduire et construire un plan de gestion des données : De la base de données à la pérennisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sète, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des espèces de forêt ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bagnères de Luchon, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d’acquisition aérienne LIDAR pour des applications thématiques en écologie du paysage. Le cas des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS Images et modèles 3D en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. pp.177-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of past human activities on forest plant spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Niederlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Landscape Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Chengdu, China. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related Microhabitat co-occurrences: towards easier monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. Pesquisa Florestal Brasileira, 39, 770 p., 2019, XXV IUFRO World Congress, 29 sept - 5 October 2019: Forest Research and Cooperationfor Sustainable Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's be FAIR: Data managament plans managed with R programming language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA's 12. Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Gaborone, Botswana. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QR-CODE PROJECT : Towards better traceability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France) Joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological regulations in response to local pesticide use and to the landscape context of fields: preliminary findings from the national SEBIOPAG network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Agricultural ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la gestion de la petite forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et complexité spatiale de la déforestation et des coupes de bois dans les petites forêts privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sylvicoles et conservation des espèces végétales : de l’analyse historique à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Vaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réveil du Dodo III. Journées francophones des sciences de la conservation de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">docs-centipedeRTK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation et géoréférencement des cartes minutes de l'état major du Parc National des Pyrénées pour une analyse des forêts anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2012, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit database of tree related microhabitats (TreMs). Version 1.2. Integrate+ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Blaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Bütler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundiv France Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wilfried Heintz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche dans l'UMR INRAE Dynafor.Responsable de l'équipe informatique et géomatique.Responsable du collectif GEDEOP axé sur la gestion des données scientifiques tout au long de leur cycle de vie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wilfried-heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9244-9766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur agronome (Institut Agro) spécialiste en géomatique et gestion de bases de données, je m’intéresse aux méthodes et outils pour la structuration, la mutualisation et l’interopérabilité des données spatialisées produites par la recherche, plus particulièrement sur les thématiques de la biodiversité et de l’écologie forestière.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chef de projet en informatique, je pilote la mise en place d'outils numériques pour la gestion des données tout au long de leur cycle de vie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre actif des réseaux SIST et Labos1point5</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CentipedeRTK, un réseau pour la géolocalisation haute précision au service de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, 18p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jimis.14252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695937v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances de solutions GNSS Real Time Kinematic commerciales et open source pour la géolocalisation des arbres en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laroche Fabien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, 10p. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially-explicit database of tree-related microhabitats in Europe and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.10.e91385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-occurrence patterns of tree-related microhabitats: A method to simplify routine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards better traceability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.82-91. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un workflow R pour une gestion simple et durable des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de placettes forestières à l’échelle d’un territoire : complémentarité entre système d’information géographique et approches sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and spatial complexity of deforestation and logging in small private forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (2), pp.109-117. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynaforNet, un système d'information pour un site de recherche à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N° Spécial: Données en sciences sociales, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l'historique des coupes forestières dans les petits bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (5), pp.667-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données scientifiques tout au long de leur cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique du Réseau Public Contaminant : « Vers l’interopérabilité des bases de données analytiques ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ineris, Nov 2025, Verneuil en Halatte, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Real Time Kinematic collaboratif, lowcost et open source. Positionnement GNSS temps réel, cinématique, collaboratif et en accès libre et à faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MAGIS Méthodes et Applications pour la Géomatique et l'Information Spatiale; Centre de Recherche en Données et Intelligence Géospatiales de l’Université Laval (Québec), Jun 2023, Québec, Canada. pp.184-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR serait bien, bien FAIR”e” serait mieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarramia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES PROSPECTIVES DE L'INSTITUT ECOLOGIE ET ENVIRONNEMENT DU CNRS (INEE) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodata Inrae : une infrastructure de données géographiques partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoflow : un workflow pour une gestion simple, FAIR et durable des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuser ses (méta)données spatiales avec R geoflow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France. pp.1-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoflow : un workflow pour une gestion simple, FAIR et durable des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-envir : Les données ouvertes en sciences environnementales : exploration, cas d'études et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Strasbourg, France. pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR - principes pour une gestion durable des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée reproductibilité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Toulouse, France. pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERITSERV-GRASP Les services écosystémiques fournis par les prairies du Haut Vicdessos dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related Microhabitat (TreM) spatial patterns in European beech-dominated forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique et évolution des forêts à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une gestion pérenne des données scientifiques au sein de l'UMR Dynafor : du PGD au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Storage Day INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'échantillons pour la recherche scientifique avec Collec-Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Datapaper pour valoriser les données de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion pérenne des données scientifiques - Du plan de gestion des données au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du CEFE &amp; OSU OREME : Carnets de terrain électroniques, aide à l’acquisition de données lors de suivis de populations et de variables environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une antenne GPS centimétrique low-cost. Oui ça existe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’échantillons pour la recherche scientifique avec Collec-Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Inforsid 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion pérenne des données scientifiques - Du plan de gestion des données au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIST 2018 : Séries Interopérables et Systèmes de Traitement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des imageries très haute résolution pour une meilleure prédiction des services ecosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données scientifiques. Rappels sur le cycle de vie des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technique COCODONE "Collecte et préparation des données : Les enjeux du partage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Castelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards better tracability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux métadonnées : catalogage de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technique COCODONE "Collecte et préparation des données : Les enjeux du partage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Castelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des plantes vasculaires indicatrices de l’ancienneté de l’état boisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire botanique national des Pyrénées et de Midi-Pyrénées., Jul 2013, Bagnères-de-Luchon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on géolocaliser précisément des arbres dans les forêts de montagne avec un appareil GPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Mesure et de la Métrologie INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généricité pour la gestion et la valorisation des données scientifiques l'apport des métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Systèmes complexes naturels et artificiels. "Qu'est ce que la donnée ?".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Rochebrune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de solution de systèmes d’informations embarqués (Raspberry avec serveur web)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Système d’information embarqué, cahier/carnet de terrain et de laboratoire électronique : quelles interactions avec les bases de données ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un SPARQL EndPoint. Servir du RDF via HTTP avec Jena & Fuseki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RBDD « Conduire et construire un plan de gestion des données : De la base de données à la pérennisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sète, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des espèces de forêt ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bagnères de Luchon, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d’acquisition aérienne LIDAR pour des applications thématiques en écologie du paysage. Le cas des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS Images et modèles 3D en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. pp.177-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of past human activities on forest plant spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Niederlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Landscape Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Chengdu, China. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related Microhabitat co-occurrences: towards easier monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. Pesquisa Florestal Brasileira, 39, 770 p., 2019, XXV IUFRO World Congress, 29 sept - 5 October 2019: Forest Research and Cooperationfor Sustainable Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's be FAIR: Data managament plans managed with R programming language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA's 12. Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Gaborone, Botswana. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QR-CODE PROJECT : Towards better traceability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France) Joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological regulations in response to local pesticide use and to the landscape context of fields: preliminary findings from the national SEBIOPAG network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Agricultural ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la gestion de la petite forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et complexité spatiale de la déforestation et des coupes de bois dans les petites forêts privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sylvicoles et conservation des espèces végétales : de l’analyse historique à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Vaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réveil du Dodo III. Journées francophones des sciences de la conservation de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">docs-centipedeRTK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation et géoréférencement des cartes minutes de l'état major du Parc National des Pyrénées pour une analyse des forêts anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2012, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit database of tree related microhabitats (TreMs). Version 1.2. Integrate+ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Blaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Bütler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundiv France Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B37BEDB"/>
+    <w:nsid w:val="D57DE62D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wilfried-heintz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9244-9766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546716v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroche Fabien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.10.e91385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.04.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.06.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS7C9DSP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Linyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784916v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268174v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Niederlender" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737291v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Vaudey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507945v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;neau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810487v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bebi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Blaschke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B&#252;tler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795595v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wilfried-heintz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9244-9766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroche Fabien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.10.e91385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.04.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.06.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS7C9DSP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Linyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785126v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268174v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Niederlender" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737291v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Vaudey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507945v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;neau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810487v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bebi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Blaschke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B&#252;tler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795595v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>