--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wilfried Heintz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche dans l'UMR INRAE Dynafor.Responsable de l'équipe informatique et géomatique.Responsable du collectif GEDEOP axé sur la gestion des données scientifiques tout au long de leur cycle de vie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wilfried-heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9244-9766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur agronome (Institut Agro) spécialiste en géomatique et gestion de bases de données, je m’intéresse aux méthodes et outils pour la structuration, la mutualisation et l’interopérabilité des données spatialisées produites par la recherche, plus particulièrement sur les thématiques de la biodiversité et de l’écologie forestière.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chef de projet en informatique, je pilote la mise en place d'outils numériques pour la gestion des données tout au long de leur cycle de vie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre actif des réseaux SIST et Labos1point5</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CentipedeRTK, un réseau pour la géolocalisation haute précision au service de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, 18p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jimis.14252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695937v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances de solutions GNSS Real Time Kinematic commerciales et open source pour la géolocalisation des arbres en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laroche Fabien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, 10p. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially-explicit database of tree-related microhabitats in Europe and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.10.e91385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-occurrence patterns of tree-related microhabitats: A method to simplify routine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards better traceability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.82-91. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un workflow R pour une gestion simple et durable des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de placettes forestières à l’échelle d’un territoire : complémentarité entre système d’information géographique et approches sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and spatial complexity of deforestation and logging in small private forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (2), pp.109-117. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynaforNet, un système d'information pour un site de recherche à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N° Spécial: Données en sciences sociales, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l'historique des coupes forestières dans les petits bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (5), pp.667-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données scientifiques tout au long de leur cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique du Réseau Public Contaminant : « Vers l’interopérabilité des bases de données analytiques ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ineris, Nov 2025, Verneuil en Halatte, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Real Time Kinematic collaboratif, lowcost et open source. Positionnement GNSS temps réel, cinématique, collaboratif et en accès libre et à faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MAGIS Méthodes et Applications pour la Géomatique et l'Information Spatiale; Centre de Recherche en Données et Intelligence Géospatiales de l’Université Laval (Québec), Jun 2023, Québec, Canada. pp.184-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR serait bien, bien FAIR”e” serait mieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarramia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES PROSPECTIVES DE L'INSTITUT ECOLOGIE ET ENVIRONNEMENT DU CNRS (INEE) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodata Inrae : une infrastructure de données géographiques partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoflow : un workflow pour une gestion simple, FAIR et durable des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuser ses (méta)données spatiales avec R geoflow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France. pp.1-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoflow : un workflow pour une gestion simple, FAIR et durable des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-envir : Les données ouvertes en sciences environnementales : exploration, cas d'études et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Strasbourg, France. pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR - principes pour une gestion durable des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée reproductibilité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Toulouse, France. pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERITSERV-GRASP Les services écosystémiques fournis par les prairies du Haut Vicdessos dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related Microhabitat (TreM) spatial patterns in European beech-dominated forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique et évolution des forêts à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une gestion pérenne des données scientifiques au sein de l'UMR Dynafor : du PGD au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Storage Day INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'échantillons pour la recherche scientifique avec Collec-Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Datapaper pour valoriser les données de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion pérenne des données scientifiques - Du plan de gestion des données au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du CEFE &amp; OSU OREME : Carnets de terrain électroniques, aide à l’acquisition de données lors de suivis de populations et de variables environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une antenne GPS centimétrique low-cost. Oui ça existe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’échantillons pour la recherche scientifique avec Collec-Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Inforsid 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion pérenne des données scientifiques - Du plan de gestion des données au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIST 2018 : Séries Interopérables et Systèmes de Traitement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des imageries très haute résolution pour une meilleure prédiction des services ecosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données scientifiques. Rappels sur le cycle de vie des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technique COCODONE "Collecte et préparation des données : Les enjeux du partage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Castelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards better tracability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux métadonnées : catalogage de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technique COCODONE "Collecte et préparation des données : Les enjeux du partage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Castelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des plantes vasculaires indicatrices de l’ancienneté de l’état boisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire botanique national des Pyrénées et de Midi-Pyrénées., Jul 2013, Bagnères-de-Luchon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on géolocaliser précisément des arbres dans les forêts de montagne avec un appareil GPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Mesure et de la Métrologie INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généricité pour la gestion et la valorisation des données scientifiques l'apport des métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Systèmes complexes naturels et artificiels. "Qu'est ce que la donnée ?".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Rochebrune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de solution de systèmes d’informations embarqués (Raspberry avec serveur web)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Système d’information embarqué, cahier/carnet de terrain et de laboratoire électronique : quelles interactions avec les bases de données ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un SPARQL EndPoint. Servir du RDF via HTTP avec Jena & Fuseki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RBDD « Conduire et construire un plan de gestion des données : De la base de données à la pérennisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sète, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des espèces de forêt ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bagnères de Luchon, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d’acquisition aérienne LIDAR pour des applications thématiques en écologie du paysage. Le cas des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS Images et modèles 3D en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. pp.177-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of past human activities on forest plant spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Niederlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Landscape Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Chengdu, China. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related Microhabitat co-occurrences: towards easier monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. Pesquisa Florestal Brasileira, 39, 770 p., 2019, XXV IUFRO World Congress, 29 sept - 5 October 2019: Forest Research and Cooperationfor Sustainable Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's be FAIR: Data managament plans managed with R programming language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA's 12. Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Gaborone, Botswana. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QR-CODE PROJECT : Towards better traceability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France) Joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological regulations in response to local pesticide use and to the landscape context of fields: preliminary findings from the national SEBIOPAG network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Agricultural ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la gestion de la petite forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et complexité spatiale de la déforestation et des coupes de bois dans les petites forêts privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sylvicoles et conservation des espèces végétales : de l’analyse historique à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Vaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réveil du Dodo III. Journées francophones des sciences de la conservation de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">docs-centipedeRTK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation et géoréférencement des cartes minutes de l'état major du Parc National des Pyrénées pour une analyse des forêts anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2012, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit database of tree related microhabitats (TreMs). Version 1.2. Integrate+ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Blaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Bütler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundiv France Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wilfried Heintz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche dans l'UMR INRAE Dynafor.Responsable de l'équipe informatique et géomatique.Responsable du collectif GEDEOP axé sur la gestion des données scientifiques tout au long de leur cycle de vie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wilfried-heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9244-9766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur agronome (Institut Agro) spécialiste en géomatique et gestion de bases de données, je m’intéresse aux méthodes et outils pour la structuration, la mutualisation et l’interopérabilité des données spatialisées produites par la recherche, plus particulièrement sur les thématiques de la biodiversité et de l’écologie forestière.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chef de projet en informatique, je pilote la mise en place d'outils numériques pour la gestion des données tout au long de leur cycle de vie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre actif des réseaux SIST et Labos1point5</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CentipedeRTK, un réseau pour la géolocalisation haute précision au service de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, 18p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jimis.14252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695937v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances de solutions GNSS Real Time Kinematic commerciales et open source pour la géolocalisation des arbres en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laroche Fabien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, 10p. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially-explicit database of tree-related microhabitats in Europe and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.10.e91385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-occurrence patterns of tree-related microhabitats: A method to simplify routine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards better traceability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.82-91. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un workflow R pour une gestion simple et durable des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de placettes forestières à l’échelle d’un territoire : complémentarité entre système d’information géographique et approches sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and spatial complexity of deforestation and logging in small private forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (2), pp.109-117. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynaforNet, un système d'information pour un site de recherche à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N° Spécial: Données en sciences sociales, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l'historique des coupes forestières dans les petits bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (5), pp.667-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données scientifiques tout au long de leur cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique du Réseau Public Contaminant : « Vers l’interopérabilité des bases de données analytiques ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ineris, Nov 2025, Verneuil en Halatte, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Real Time Kinematic collaboratif, lowcost et open source. Positionnement GNSS temps réel, cinématique, collaboratif et en accès libre et à faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MAGIS Méthodes et Applications pour la Géomatique et l'Information Spatiale; Centre de Recherche en Données et Intelligence Géospatiales de l’Université Laval (Québec), Jun 2023, Québec, Canada. pp.184-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR serait bien, bien FAIR”e” serait mieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarramia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES PROSPECTIVES DE L'INSTITUT ECOLOGIE ET ENVIRONNEMENT DU CNRS (INEE) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodata Inrae : une infrastructure de données géographiques partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoflow : un workflow pour une gestion simple, FAIR et durable des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuser ses (méta)données spatiales avec R geoflow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France. pp.1-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoflow : un workflow pour une gestion simple, FAIR et durable des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-envir : Les données ouvertes en sciences environnementales : exploration, cas d'études et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Strasbourg, France. pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR - principes pour une gestion durable des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée reproductibilité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Toulouse, France. pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERITSERV-GRASP Les services écosystémiques fournis par les prairies du Haut Vicdessos dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related Microhabitat (TreM) spatial patterns in European beech-dominated forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique et évolution des forêts à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une gestion pérenne des données scientifiques au sein de l'UMR Dynafor : du PGD au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Storage Day INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'échantillons pour la recherche scientifique avec Collec-Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Datapaper pour valoriser les données de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion pérenne des données scientifiques - Du plan de gestion des données au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du CEFE &amp; OSU OREME : Carnets de terrain électroniques, aide à l’acquisition de données lors de suivis de populations et de variables environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une antenne GPS centimétrique low-cost. Oui ça existe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion pérenne des données scientifiques - Du plan de gestion des données au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIST 2018 : Séries Interopérables et Systèmes de Traitement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’échantillons pour la recherche scientifique avec Collec-Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Inforsid 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des imageries très haute résolution pour une meilleure prédiction des services ecosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données scientifiques. Rappels sur le cycle de vie des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technique COCODONE "Collecte et préparation des données : Les enjeux du partage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Castelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards better tracability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des plantes vasculaires indicatrices de l’ancienneté de l’état boisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire botanique national des Pyrénées et de Midi-Pyrénées., Jul 2013, Bagnères-de-Luchon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux métadonnées : catalogage de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technique COCODONE "Collecte et préparation des données : Les enjeux du partage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Castelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on géolocaliser précisément des arbres dans les forêts de montagne avec un appareil GPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Mesure et de la Métrologie INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généricité pour la gestion et la valorisation des données scientifiques l'apport des métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Systèmes complexes naturels et artificiels. "Qu'est ce que la donnée ?".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Rochebrune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de solution de systèmes d’informations embarqués (Raspberry avec serveur web)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Système d’information embarqué, cahier/carnet de terrain et de laboratoire électronique : quelles interactions avec les bases de données ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un SPARQL EndPoint. Servir du RDF via HTTP avec Jena & Fuseki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RBDD « Conduire et construire un plan de gestion des données : De la base de données à la pérennisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sète, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des espèces de forêt ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bagnères de Luchon, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d’acquisition aérienne LIDAR pour des applications thématiques en écologie du paysage. Le cas des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS Images et modèles 3D en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. pp.177-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of past human activities on forest plant spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Niederlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Landscape Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Chengdu, China. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related Microhabitat co-occurrences: towards easier monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. Pesquisa Florestal Brasileira, 39, 770 p., 2019, XXV IUFRO World Congress, 29 sept - 5 October 2019: Forest Research and Cooperationfor Sustainable Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's be FAIR: Data managament plans managed with R programming language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA's 12. Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Gaborone, Botswana. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QR-CODE PROJECT : Towards better traceability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France) Joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological regulations in response to local pesticide use and to the landscape context of fields: preliminary findings from the national SEBIOPAG network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Agricultural ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la gestion de la petite forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et complexité spatiale de la déforestation et des coupes de bois dans les petites forêts privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sylvicoles et conservation des espèces végétales : de l’analyse historique à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Vaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réveil du Dodo III. Journées francophones des sciences de la conservation de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">docs-centipedeRTK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données de l'UMR DYNAFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation et géoréférencement des cartes minutes de l'état major du Parc National des Pyrénées pour une analyse des forêts anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2012, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit database of tree related microhabitats (TreMs). Version 1.2. Integrate+ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Blaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Bütler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundiv France Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D57DE62D"/>
+    <w:nsid w:val="C6FF2902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wilfried-heintz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9244-9766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroche Fabien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.10.e91385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.04.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.06.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS7C9DSP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Linyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785126v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268174v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Niederlender" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737291v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Vaudey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507945v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;neau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810487v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bebi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Blaschke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B&#252;tler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795595v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wilfried-heintz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9244-9766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroche Fabien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.10.e91385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.04.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.06.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS7C9DSP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Linyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268174v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Niederlender" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737291v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Vaudey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507945v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;neau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789045v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bebi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Blaschke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B&#252;tler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>