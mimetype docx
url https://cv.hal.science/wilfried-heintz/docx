--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wilfried Heintz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche dans l'UMR INRAE Dynafor.Responsable de l'équipe informatique et géomatique.Responsable du collectif GEDEOP axé sur la gestion des données scientifiques tout au long de leur cycle de vie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wilfried-heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9244-9766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur agronome (Institut Agro) spécialiste en géomatique et gestion de bases de données, je m’intéresse aux méthodes et outils pour la structuration, la mutualisation et l’interopérabilité des données spatialisées produites par la recherche, plus particulièrement sur les thématiques de la biodiversité et de l’écologie forestière.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chef de projet en informatique, je pilote la mise en place d'outils numériques pour la gestion des données tout au long de leur cycle de vie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre actif des réseaux SIST et Labos1point5</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CentipedeRTK, un réseau pour la géolocalisation haute précision au service de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, 18p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jimis.14252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695937v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances de solutions GNSS Real Time Kinematic commerciales et open source pour la géolocalisation des arbres en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laroche Fabien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, 10p. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially-explicit database of tree-related microhabitats in Europe and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.10.e91385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-occurrence patterns of tree-related microhabitats: A method to simplify routine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards better traceability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.82-91. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un workflow R pour une gestion simple et durable des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de placettes forestières à l’échelle d’un territoire : complémentarité entre système d’information géographique et approches sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and spatial complexity of deforestation and logging in small private forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (2), pp.109-117. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynaforNet, un système d'information pour un site de recherche à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N° Spécial: Données en sciences sociales, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l'historique des coupes forestières dans les petits bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (5), pp.667-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données scientifiques tout au long de leur cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique du Réseau Public Contaminant : « Vers l’interopérabilité des bases de données analytiques ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ineris, Nov 2025, Verneuil en Halatte, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Real Time Kinematic collaboratif, lowcost et open source. Positionnement GNSS temps réel, cinématique, collaboratif et en accès libre et à faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MAGIS Méthodes et Applications pour la Géomatique et l'Information Spatiale; Centre de Recherche en Données et Intelligence Géospatiales de l’Université Laval (Québec), Jun 2023, Québec, Canada. pp.184-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR serait bien, bien FAIR”e” serait mieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarramia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES PROSPECTIVES DE L'INSTITUT ECOLOGIE ET ENVIRONNEMENT DU CNRS (INEE) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodata Inrae : une infrastructure de données géographiques partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoflow : un workflow pour une gestion simple, FAIR et durable des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuser ses (méta)données spatiales avec R geoflow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France. pp.1-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoflow : un workflow pour une gestion simple, FAIR et durable des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-envir : Les données ouvertes en sciences environnementales : exploration, cas d'études et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Strasbourg, France. pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR - principes pour une gestion durable des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée reproductibilité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Toulouse, France. pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERITSERV-GRASP Les services écosystémiques fournis par les prairies du Haut Vicdessos dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related Microhabitat (TreM) spatial patterns in European beech-dominated forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique et évolution des forêts à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une gestion pérenne des données scientifiques au sein de l'UMR Dynafor : du PGD au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Storage Day INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'échantillons pour la recherche scientifique avec Collec-Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Datapaper pour valoriser les données de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion pérenne des données scientifiques - Du plan de gestion des données au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du CEFE &amp; OSU OREME : Carnets de terrain électroniques, aide à l’acquisition de données lors de suivis de populations et de variables environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une antenne GPS centimétrique low-cost. Oui ça existe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion pérenne des données scientifiques - Du plan de gestion des données au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIST 2018 : Séries Interopérables et Systèmes de Traitement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’échantillons pour la recherche scientifique avec Collec-Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Inforsid 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des imageries très haute résolution pour une meilleure prédiction des services ecosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données scientifiques. Rappels sur le cycle de vie des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technique COCODONE "Collecte et préparation des données : Les enjeux du partage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Castelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards better tracability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des plantes vasculaires indicatrices de l’ancienneté de l’état boisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire botanique national des Pyrénées et de Midi-Pyrénées., Jul 2013, Bagnères-de-Luchon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux métadonnées : catalogage de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technique COCODONE "Collecte et préparation des données : Les enjeux du partage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Castelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on géolocaliser précisément des arbres dans les forêts de montagne avec un appareil GPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Mesure et de la Métrologie INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généricité pour la gestion et la valorisation des données scientifiques l'apport des métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Systèmes complexes naturels et artificiels. "Qu'est ce que la donnée ?".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Rochebrune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de solution de systèmes d’informations embarqués (Raspberry avec serveur web)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Système d’information embarqué, cahier/carnet de terrain et de laboratoire électronique : quelles interactions avec les bases de données ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un SPARQL EndPoint. Servir du RDF via HTTP avec Jena & Fuseki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RBDD « Conduire et construire un plan de gestion des données : De la base de données à la pérennisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sète, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des espèces de forêt ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bagnères de Luchon, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d’acquisition aérienne LIDAR pour des applications thématiques en écologie du paysage. Le cas des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS Images et modèles 3D en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. pp.177-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of past human activities on forest plant spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Niederlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Landscape Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Chengdu, China. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related Microhabitat co-occurrences: towards easier monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. Pesquisa Florestal Brasileira, 39, 770 p., 2019, XXV IUFRO World Congress, 29 sept - 5 October 2019: Forest Research and Cooperationfor Sustainable Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's be FAIR: Data managament plans managed with R programming language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA's 12. Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Gaborone, Botswana. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QR-CODE PROJECT : Towards better traceability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France) Joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological regulations in response to local pesticide use and to the landscape context of fields: preliminary findings from the national SEBIOPAG network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Agricultural ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la gestion de la petite forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et complexité spatiale de la déforestation et des coupes de bois dans les petites forêts privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sylvicoles et conservation des espèces végétales : de l’analyse historique à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Vaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réveil du Dodo III. Journées francophones des sciences de la conservation de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">docs-centipedeRTK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données de l'UMR DYNAFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation et géoréférencement des cartes minutes de l'état major du Parc National des Pyrénées pour une analyse des forêts anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2012, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit database of tree related microhabitats (TreMs). Version 1.2. Integrate+ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Blaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Bütler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundiv France Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wilfried Heintz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche dans l'UMR INRAE Dynafor.Responsable de l'équipe informatique et géomatique.Responsable du collectif GEDEOP axé sur la gestion des données scientifiques tout au long de leur cycle de vie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wilfried-heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9244-9766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur agronome (Institut Agro) spécialiste en géomatique et gestion de bases de données, je m’intéresse aux méthodes et outils pour la structuration, la mutualisation et l’interopérabilité des données spatialisées produites par la recherche, plus particulièrement sur les thématiques de la biodiversité et de l’écologie forestière.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chef de projet en informatique, je pilote la mise en place d'outils numériques pour la gestion des données tout au long de leur cycle de vie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre actif des réseaux SIST et Labos1point5</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CentipedeRTK, un réseau pour la géolocalisation haute précision au service de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, 18p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jimis.14252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695937v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances de solutions GNSS Real Time Kinematic commerciales et open source pour la géolocalisation des arbres en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laroche Fabien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, 10p. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially-explicit database of tree-related microhabitats in Europe and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.10.e91385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-occurrence patterns of tree-related microhabitats: A method to simplify routine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards better traceability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.82-91. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un workflow R pour une gestion simple et durable des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de placettes forestières à l’échelle d’un territoire : complémentarité entre système d’information géographique et approches sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and spatial complexity of deforestation and logging in small private forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (2), pp.109-117. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynaforNet, un système d'information pour un site de recherche à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N° Spécial: Données en sciences sociales, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l'historique des coupes forestières dans les petits bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (5), pp.667-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données scientifiques tout au long de leur cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique du Réseau Public Contaminant : « Vers l’interopérabilité des bases de données analytiques ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ineris, Nov 2025, Verneuil en Halatte, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Real Time Kinematic collaboratif, lowcost et open source. Positionnement GNSS temps réel, cinématique, collaboratif et en accès libre et à faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MAGIS Méthodes et Applications pour la Géomatique et l'Information Spatiale; Centre de Recherche en Données et Intelligence Géospatiales de l’Université Laval (Québec), Jun 2023, Québec, Canada. pp.184-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR serait bien, bien FAIR”e” serait mieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarramia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES PROSPECTIVES DE L'INSTITUT ECOLOGIE ET ENVIRONNEMENT DU CNRS (INEE) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodata Inrae : une infrastructure de données géographiques partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoflow : un workflow pour une gestion simple, FAIR et durable des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuser ses (méta)données spatiales avec R geoflow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France. pp.1-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoflow : un workflow pour une gestion simple, FAIR et durable des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-envir : Les données ouvertes en sciences environnementales : exploration, cas d'études et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Strasbourg, France. pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR - principes pour une gestion durable des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée reproductibilité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Toulouse, France. pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERITSERV-GRASP Les services écosystémiques fournis par les prairies du Haut Vicdessos dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related Microhabitat (TreM) spatial patterns in European beech-dominated forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique et évolution des forêts à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une gestion pérenne des données scientifiques au sein de l'UMR Dynafor : du PGD au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Storage Day INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'échantillons pour la recherche scientifique avec Collec-Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Datapaper pour valoriser les données de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion pérenne des données scientifiques - Du plan de gestion des données au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du CEFE &amp; OSU OREME : Carnets de terrain électroniques, aide à l’acquisition de données lors de suivis de populations et de variables environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une antenne GPS centimétrique low-cost. Oui ça existe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’échantillons pour la recherche scientifique avec Collec-Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Inforsid 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion pérenne des données scientifiques - Du plan de gestion des données au Datapaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIST 2018 : Séries Interopérables et Systèmes de Traitement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des imageries très haute résolution pour une meilleure prédiction des services ecosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données scientifiques. Rappels sur le cycle de vie des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technique COCODONE "Collecte et préparation des données : Les enjeux du partage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Castelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards better tracability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des plantes vasculaires indicatrices de l’ancienneté de l’état boisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire botanique national des Pyrénées et de Midi-Pyrénées., Jul 2013, Bagnères-de-Luchon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux métadonnées : catalogage de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technique COCODONE "Collecte et préparation des données : Les enjeux du partage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Castelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on géolocaliser précisément des arbres dans les forêts de montagne avec un appareil GPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Mesure et de la Métrologie INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généricité pour la gestion et la valorisation des données scientifiques l'apport des métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Systèmes complexes naturels et artificiels. "Qu'est ce que la donnée ?".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Rochebrune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de solution de systèmes d’informations embarqués (Raspberry avec serveur web)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Système d’information embarqué, cahier/carnet de terrain et de laboratoire électronique : quelles interactions avec les bases de données ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un SPARQL EndPoint. Servir du RDF via HTTP avec Jena & Fuseki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RBDD « Conduire et construire un plan de gestion des données : De la base de données à la pérennisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sète, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des espèces de forêt ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bagnères de Luchon, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d’acquisition aérienne LIDAR pour des applications thématiques en écologie du paysage. Le cas des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS Images et modèles 3D en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. pp.177-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of past human activities on forest plant spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Niederlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Landscape Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Chengdu, China. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related Microhabitat co-occurrences: towards easier monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. Pesquisa Florestal Brasileira, 39, 770 p., 2019, XXV IUFRO World Congress, 29 sept - 5 October 2019: Forest Research and Cooperationfor Sustainable Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's be FAIR: Data managament plans managed with R programming language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA's 12. Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Gaborone, Botswana. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QR-CODE PROJECT : Towards better traceability of field sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Linyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France) Joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological regulations in response to local pesticide use and to the landscape context of fields: preliminary findings from the national SEBIOPAG network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Agricultural ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la gestion de la petite forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et complexité spatiale de la déforestation et des coupes de bois dans les petites forêts privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sylvicoles et conservation des espèces végétales : de l’analyse historique à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Vaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réveil du Dodo III. Journées francophones des sciences de la conservation de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">docs-centipedeRTK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Kinetic collaboratif, ouvert et open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données de l'UMR DYNAFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation et géoréférencement des cartes minutes de l'état major du Parc National des Pyrénées pour une analyse des forêts anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2012, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit database of tree related microhabitats (TreMs). Version 1.2. Integrate+ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Blaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Bütler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundiv France Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6FF2902"/>
+    <w:nsid w:val="27A6C0D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wilfried-heintz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9244-9766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroche Fabien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.10.e91385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.04.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.06.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS7C9DSP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Linyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268174v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Niederlender" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737291v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Vaudey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507945v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;neau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789045v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bebi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Blaschke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B&#252;tler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wilfried-heintz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9244-9766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroche Fabien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.10.e91385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.04.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.06.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS7C9DSP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Linyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785126v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268174v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Niederlender" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737291v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Vaudey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507945v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;neau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625717v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810487v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bebi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Blaschke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B&#252;tler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795595v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>