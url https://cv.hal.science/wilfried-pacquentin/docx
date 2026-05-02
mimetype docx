--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05114690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding of Y3Al5O12:Ce within 316L stainless steel parts by laser powder bed fusion as an efficient luminescent sensor</w:t>
+                <w:t xml:space="preserve">Directed energy deposition with a graded multi-material compatibility interface enables deposition of W on Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Baslari</w:t>
+                <w:t xml:space="preserve">Vincent Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hicham Maskrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.100186. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244, pp.113114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addlet.2023.100186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449359v1</w:t>
+                <w:t xml:space="preserve">hal-04964963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed energy deposition with a graded multi-material compatibility interface enables deposition of W on Cu</w:t>
+                <w:t xml:space="preserve">Embedding of Y3Al5O12:Ce within 316L stainless steel parts by laser powder bed fusion as an efficient luminescent sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jacquier</w:t>
+                <w:t xml:space="preserve">Christina Baslari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Zollinger</w:t>
+                <w:t xml:space="preserve">Wilfried Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Zeller</w:t>
+                <w:t xml:space="preserve">Sonia Sousa Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Schuster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hicham Maskrot</w:t>
+                <w:t xml:space="preserve">Timothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 244, pp.113114. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.100186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addlet.2023.100186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964963v1</w:t>
+                <w:t xml:space="preserve">hal-04449359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated approach to stainless steel 316L parts repair for pitting corrosion using laser metal deposition</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Narasimalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -681,51 +681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Narasimalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -789,90 +789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of trapezoidal groove geometry on the microstructure and mechanical properties of stainless steel 316L parts repaired by laser metal deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Narasimalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Belnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 859, pp.144218. </w:t>
@@ -904,563 +904,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt Pool Turbulence Effects on the Interface between Dissimilar Materials Manufactured by Directed Energy Deposition with Laser and Powder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser surface melting of nickel-based alloy reduces nickel release in the primary cooling system of a nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Zollinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zeller</w:t>
+                <w:t xml:space="preserve">Wilfried Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Dal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schuster</w:t>
+                <w:t xml:space="preserve">Lucille Gouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brussieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11665-021-06279-x⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, pp.107401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2021.107401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449379v1</w:t>
+                <w:t xml:space="preserve">hal-03331246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser surface melting of nickel-based alloy reduces nickel release in the primary cooling system of a nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Gouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brussieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 144, pp.107401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlastec.2021.107401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt pool turbulence effects on the interface between dissimilar materials maufactured by directed energy deposition with laser and powder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Melt Pool Turbulence Effects on the Interface between Dissimilar Materials Manufactured by Directed Energy Deposition with Laser and Powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (12), pp.8810-8820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11665-021-06279-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03412001v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser surface melting of nickel-based alloy reduces nickel release in the primary cooling system of a nuclear power plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melt pool turbulence effects on the interface between dissimilar materials maufactured by directed energy deposition with laser and powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Pacquentin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Foucault</w:t>
+                <w:t xml:space="preserve">Philippe Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2021.107401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (12), pp.8810-8820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11665-021-06279-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331246v1</w:t>
+                <w:t xml:space="preserve">cea-03412001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal decontamination by high repetition rate nanosecond fiber laser: Application to oxidized and Eu-contaminated stainless steel</w:t>
               </w:r>
@@ -1719,77 +1719,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of micrometric oxide layers to explore laser decontamination of metallic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Semerok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1849,77 +1849,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of micrometric oxide layers for the study of metallic surfaces decontamination by laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Semerok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2070,64 +2070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosecond laser surface modification of AISI 304L stainless steel: Influence the beam overlap on pitting corrosion resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Oltra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2166,827 +2166,836 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Plutonium Metal Certified Reference Material at CETAMA: the MP4 Standard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marielle Crozet</w:t>
+                <w:t xml:space="preserve">Photothermal radiometry for non-destructive testing and characterization of cultural heritage objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Semerok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davrain Ygor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Canciani</w:t>
+                <w:t xml:space="preserve">Vincent Detalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueshi Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Metrology: Optics for Arts, Architecture, and Archaeology (O3A) X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haida Liang, Nottingham Trent Univ. (United Kingdom); Roger Groves, Technische Univ. Delft (Netherlands), Jun 2025, Munich, Germany. pp.1356909, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3062469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04724391v1</w:t>
+                <w:t xml:space="preserve">hal-05571545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding of luminescent pigments within 316L stainless steel matrix by laser powder bed fusion for optical functionalities.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Zambon</w:t>
+                <w:t xml:space="preserve">A New Plutonium Metal Certified Reference Material at CETAMA: the MP4 Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davrain Ygor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bertorello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Canciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual International Solid Freeform Fabrication Symposium – An Additive Manufacturing Conference (SFF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Austin (TX), United States</w:t>
+              <w:t xml:space="preserve">ATALANTE2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA, Sep 2024, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497946v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04724391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding of YAG:Ce within 316L stainless steel matrix by additive manufacturing for corrosion monitoring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baslari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Sousa Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Luminescence – ICL 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de luminophores dans des pièces d’acier inoxydable 316L par fabrication additive.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Embedding of luminescent pigments within 316L stainless steel matrix by laser powder bed fusion for optical functionalities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baslari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Sousa Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Lagoutaris</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022, Colloque 11 (Procédés et Matériaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">34th Annual International Solid Freeform Fabrication Symposium – An Additive Manufacturing Conference (SFF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Austin (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066170v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous bi-metallic structures by DED: towards controlled transitions between crystal structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zeller</w:t>
+                <w:t xml:space="preserve">Intégration de luminophores dans des pièces d’acier inoxydable 316L par fabrication additive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baslari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maskrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chatain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schuster</w:t>
+                <w:t xml:space="preserve">S. de Sousa Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lagoutaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT Junior 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Matériaux 2022, Colloque 11 (Procédés et Matériaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03432933v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of laser cleaning for metallic equipment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Semerok</w:t>
+                <w:t xml:space="preserve">Continuous bi-metallic structures by DED: towards controlled transitions between crystal structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Pacquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">EUROMAT Junior 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339353v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03432933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosecond laser surface treatment of steels. Different applications in the fields of nuclear industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3028,73 +3037,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuMat2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02400208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of laser cleaning for metallic equipments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3149,444 +3158,448 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Nuclear Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developpement d'un acier austenito-martensitique a gradient de composition chimique par fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitements de surface avec et sans apport de matiere pour le nucleaire - Modification de surface par laser, PVD et CVD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Lomello</w:t>
+                <w:t xml:space="preserve">Development of laser cleaning for metallic equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Balbaud</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tabarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Semerok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICONE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339098v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond Laser Surface Treatment Of Steels. Different Applications In The Fields Of Corrosion, Nuclear Industry And Decontamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitements de surface avec et sans apport de matiere pour le nucleaire - Modification de surface par laser, PVD et CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maskrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Balbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Materiaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02434520v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decontamination of metallic surfaces by nanosecond laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3595,244 +3608,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Semerok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02434019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of micrometric oxide layers for the study of metallic surfaces decontamination by laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosecond Laser Surface Treatment Of Steels. Different Applications In The Fields Of Corrosion, Nuclear Industry And Decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pacquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Semerok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maskrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Semerok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRS-13andRSPD-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">EUROMAT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02438351v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02434520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of micrometric oxide layers for the study of metallic surfaces decontamination by laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3841,119 +3854,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maskrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Semerok</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Maskrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee Ecole doctorale 2MIB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Gif Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">ICRS-13 and RPSD-2016 - 13th International Conference on Radiation Shielding &amp; 19th Topical Meeting of the Radiation Protection and Shielding Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02438362v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of micrometric oxide layers for the study of metallic surfaces decontamination by laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3992,192 +4005,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Semerok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRS-13 and RPSD-2016 - 13th International Conference on Radiation Shielding &amp; 19th Topical Meeting of the Radiation Protection and Shielding Division</w:t>
+              <w:t xml:space="preserve">ICRS-13andRSPD-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441986v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02438351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Growth of micrometric oxide layers for the study of metallic surfaces decontamination by laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pacquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tabarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Semerok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maskrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journee Ecole doctorale 2MIB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Gif Sur Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02438362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modification de l’extrême surface d'un alliage a base nickel par laser impulsionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNC Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02489559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4187,51 +4321,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decontamination of metallic surfaces by nanosecond laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4240,101 +4374,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Laser Ablation 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France. International Conference On Laser Ablation 2017, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4344,114 +4478,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des propriétés physico-chimiques des surfaces modifiées par traitement laser : application à l'amélioration de la résistance à la corrosion localisée des aciers inoxydables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Pacquentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Bourgogne, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011DIJOS048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00676332v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4598,51 +4732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05114690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-025-10093-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Baslari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Pacquentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sousa Nobre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Delacroix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2023.100186" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113114" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Si Smail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cailloux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Narasimalu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.04.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Belnou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-06279-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gouton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brussieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foucault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107401" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03412001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pacquentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semerok" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maskrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146654" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01794084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Carvalho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Semerok" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715307038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.08.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.09.086" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724391v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davrain Ygor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04497946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baslari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Sousa Nobre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zambon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04499993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagoutaris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03432933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chatain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400208v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338879v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villaret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Boulnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lomello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417751v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00676332v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOS048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05114690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-025-10093-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113114" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Baslari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Pacquentin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sousa Nobre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Delacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2023.100186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Si Smail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cailloux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Narasimalu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.04.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Belnou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brussieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foucault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449459v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-06279-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03412001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pacquentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semerok" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maskrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146654" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01794084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Carvalho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Semerok" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715307038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.08.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.09.086" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3062469" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davrain Ygor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04499993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baslari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Sousa Nobre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zambon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04497946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagoutaris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03432933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chatain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villaret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Boulnat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lomello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434019v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441986v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438351v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489559v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00676332v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOS048" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>