--- v0 (2026-03-21)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wilfried Queyrel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wilfried-queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0901-2425</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184662818</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices : Partie II. Conception et évaluation d'idéotypes variétaux et de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.21-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des situations d'usage pour concevoir des outils d'aide au changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIFLORSYS : Un outil pour aider à la conception de stratégies agroécologiques de gestion d'adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d'outils d'évaluation dans des démarches de co-conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.174-185. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of situations of use to design tools to help change practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.16-28. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodological handbook to co-design cropping systems for sustainable weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.53-66. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.186-200. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from co-designing innovative, low-herbicide-use systems with farmers: the role of tools in support of facilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.42-52. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary models and decision-support systems for accompanying stakeholders in managing weeds with few or no herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentarité des outils d'accompagnement des acteurs pour la gestion des adventices économe en herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.119-134. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIFLORSYS: A tool to help design agroecological weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient varieties can help control weed density while preserving weed diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ailén Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Ducourtieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Agriculture &amp; Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (2), pp.78-91. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01448765.2023.2270982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 ProSys -Soil and climate adaptation, environmental impacts and economic value of new sustainable protein-producing cropping systems in Burgundy Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (86), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting agricultural production systems to changes in the environmental, agricultural and social context, and the role of legumes in the agro-ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.5-23. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining expert knowledge and models in participatory workshops with farmers to design sustainable weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.103645. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation in terms of weed management and overall sustainability of cropping systems designed with three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.art. 103637. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FLORSYS crop-weed canopy model, a tool to investigate and promote agroecological weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 261, pp.108006. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2020.108006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeciFlorSys : un outil pour accompagner les agriculteurs dans la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/tcsz-9a31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité), 81, pp.189-200. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/gas3-1w19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-development of a decision support system for integrated weed management: Contribution from future users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.126010. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du champ virtuel au champ réel - ou comment utiliser un modèle de simulation pour diagnostiquer des stratégies durables de gestion des adventices et reconcevoir des systèmes de culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un OAD pour la gestion agroécologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 719 (decembre), pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for multi-objective cropping system design based on simulations. Application to weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes de culture multiperformants à l'aide de modèles prédisant la nuisibilité et les services dépendant des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.191-203. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138499805203516E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide fate modeling in soils with the crop model STICS: Feasibility for assessment of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp. 787 - 802. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the design of a collective plan for adapting farming practicies and protect the drinking water quality in a small district in eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Ibidhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Regal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlorSys: A mechanistic model bridging scientists, advisors and farmers in order to design agroecological weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes innovants - Rôle de l'animation et des outils. Apports d’outils d’évaluation dans des démarches de co-conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can models contribute to the design of cropping systems that meet both farmers' short-term problems and long-term objectives for sustainable weed management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique d'aide à la conception pour des systèmes sans herbicides. Guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes de culture économes en herbicides avec les agriculteurs du GDA de Brienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des outils d'aide à la décision : Outils DeciFlorsys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bieslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture mobilisant les leviers préventifs de la gestion des adventices – Cas du groupe de développement de Brienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres de l'équipe d'animation du RMT Champs & Territoires ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT Champs &amp; Territoires-ateliers. Journée du Chantier « Accompagnement des agriculteurs et autres acteurs du territoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion &amp;quot;Synthèse en sous-groupe sur « Faire vivre les projets de territoire et faciliter leur gouvernance : quelles informations échanger entre acteurs ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafond David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre RMT Champs et Territoires ateliers «Faire vivre les projets de territoire et faciliter leur gouvernance dans une logique de gestion adaptative : quelles informations échanger entre acteurs ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse en sous-groupe sur « Faire vivre les projets de territoire et faciliter leur gouvernance : quelles caractéristiques des logiques de gestion adaptative ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre RMT Champs et Territoires ateliers «Faire vivre les projets de territoire et faciliter leur gouvernance dans une logique de gestion adaptative : quelles informations échanger entre acteurs ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque et analyse de systèmes de culture innovants intégrant des légumineuses en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gremillet Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CASDAR Contribution de l’agriculture au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque et caractérisation de systèmes de culture innovants intégrant des légumineuses en Bourgogne - Franche-Comté : produire et partager des connaissances pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une production agricole plus durable : exemple d’une démarche participative avec groupe d’agriculteur de l’Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence La pluridisciplinarité à l’épreuve de la transition alimentaire. Journée régionale sur les recherches en cours en Bourgogne Franche-Comté autour de la transition alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices agronomiques des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence La pluridisciplinarité à l’épreuve de la transition alimentaire. Journée régionale sur les recherches en cours en Bourgogne Franche-Comté autour de la transition alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque et analyse de systèmes de culture innovants intégrant des légumineuses en Bourgogne - Franche-Comté : Produire et partager des connaissances pour l’action (ProSys)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining expert knowledge and models in participatory workshops with farmers to design sustainable weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cavan,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Guyot,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2020 XVI European Society for Agronomy Congress "Smart Agriculture for great human challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment conseillers et agriculteurs contribuent au développement d'un modèle d'aide à la décision pour la gestion agroécologique de la flore adventice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. pp.87-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valse des pesticides : de l’analyse des données à la modélisation des transferts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crop-weed canopies as a tool to investigate the role of crop diversification in agroecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque de systèmes de culture à haute valeur protéique mis au point par des agriculteurs : 1er résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Protéines des projets PSDR, Go Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner prototypage et modèles en ateliers de co-conception de systèmes de culture pour une gestion durable des adventices : apports méthodologiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification d’un modèle complexe pour le développement d’un modèle d’aide à la décision pour la gestion agroécologique de la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux prédire les conditions hydriques dans les premiers centimètres du sol pour déterminer la germination des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la flore adventice sur la rétention des pesticides : développement d’un nouvel indicateur pour l’évaluation des systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France, 31 janvier-1er février 2017, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices : implication des futurs utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthodologie de conception multi-objective de systèmes de culture à partir de simulations. Application à la gestion des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante evaluation of cropping systems for weed-mediated pests and environmental benefits with simulation–based indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide retention by weeds : indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parcelle au bassin versant : quelles données pour la modélisation du transfert des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), May 2015, Paris, France. pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès du groupe français des pesticides : "Protection des cultures et santé environnementale : héritages et conceptions nouvelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFP, Groupe Français des Pesticides, France, May 2014, Schœlcher, Martinique. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 du PIREN-SEINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), Paris, France, Feb 2014, Paris, France. pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès du Groupe Français des Pesticides (GPF) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université des Antilles, May 2014, FORT DE FRANCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of pesticide dissipation in soil at the catchment scale over 23 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Viennes, Autriche. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Végéphyl – 25ème conférence du COLUMA. Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crop-weed canopies as a tool to optimise crop diversification in agroecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser la diversité cultivée pour réguler les adventices : le projet CASDAR RAID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Conference du COLUMA - Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. , 9p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de connaissances et méthodes issues de CoSAC pour l’enseignement de spécialisation en école d’ingénieur : exemple du module de conception de systèmes agroécologiques de la dominante Agroécologie pour des Productions Végétales durables (APOGEE) AgroSup Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. , article issu de poster, 2019, CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les couverts cultures : adventices pour étudier le rôle de la diversification des cultures dans les systèmes de culture agro écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. , 10p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque et analyse de systèmes avec légumineuses en Bourgogne-Franche-Comté pour produire des références pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque de systèmes de culture avec légumineuses en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges sur "la TRAQUE de systèmes innovants" du RMT Systèmes de culture Innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la flore adventice sur la rétention des pesticides : développement d’un nouvel indicateur pour l’évaluation des systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.477-486, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-476, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should agricultural practices be integrated to understand and simulate long-term pesticide contamination in the Seine river basin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo N., Labadie P., Lestel L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de culture innovants intégrant des légumineuses. Emission WebTV Agrosup canal Eduter sur la polyculture-élevage, organisée dans le cadre des projets PSDR Prosys et POEETE. Des experts parlent des &amp;quot;Protéines végétales pour l'homme et l'élevage&amp;quot;. 1er avril 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de culture innovants intégrant des légumineuses. Emission WebTV Agrosup canal Eduter sur la polyculture-élevage, organisée dans le cadre des projets PSDR Prosys et POEETE. Des experts parlent des &amp;quot;Protéines végétales pour l'homme et l'élevage&amp;quot;. 1er avril 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets PSDR Prosys et POEETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de destruction de couverts végétaux sur la plateforme CA-SYS INRAE (Dijon), mené en collaboration entre l'UMR Agroécologie et l'UE Domaine d'Epoisses, avec la participation des constructeurs. Vidéo youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poussou, Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides des visiteurs des CA-SYS Days 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides sur la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d’expériences sur des systèmes de culture innovants intégrant des légumineuses en Bourgongne Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE Dijon agroécologie. 2021, 70p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides. Programme Evaluation et réduction des risques liés à l’utilisation des Pesticides APR 2011 « Changer les pratiques agricoles pour préserver les services écosystémiques ». Rapport final- août 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. 2016, 39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agrosup Dijon, Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement; Inra; Université Bourgogne Franche-Comté. 2016, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UPMC, Université Pierre et Marie Curie (Paris 6). 2014, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du module de transfert des pesticides PeStics sur différents sites expérimentaux et acquisition de données à la parcelle en vue de l’application du modèle sur le bassin de l’Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux sur le développement du module de transfert des pesticides PeStics : premiers tests de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les progrès de la modélisation intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du modèle intégré des hydrosystèmes Eau-dyssée : Rapport PIREN SEINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2010, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des pesticides dans les sols à partir d'un modèle agronomique : évaluation sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA066566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01423856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wilfried Queyrel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wilfried-queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0901-2425</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184662818</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices : Partie II. Conception et évaluation d'idéotypes variétaux et de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.21-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.186-200. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des situations d'usage pour concevoir des outils d'aide au changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIFLORSYS : Un outil pour aider à la conception de stratégies agroécologiques de gestion d'adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d'outils d'évaluation dans des démarches de co-conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.174-185. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of situations of use to design tools to help change practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.16-28. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodological handbook to co-design cropping systems for sustainable weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.53-66. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary models and decision-support systems for accompanying stakeholders in managing weeds with few or no herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from co-designing innovative, low-herbicide-use systems with farmers: the role of tools in support of facilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.42-52. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentarité des outils d'accompagnement des acteurs pour la gestion des adventices économe en herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.119-134. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIFLORSYS: A tool to help design agroecological weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient varieties can help control weed density while preserving weed diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ailén Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Ducourtieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Agriculture &amp; Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (2), pp.78-91. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01448765.2023.2270982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 ProSys -Soil and climate adaptation, environmental impacts and economic value of new sustainable protein-producing cropping systems in Burgundy Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (86), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting agricultural production systems to changes in the environmental, agricultural and social context, and the role of legumes in the agro-ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.5-23. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining expert knowledge and models in participatory workshops with farmers to design sustainable weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.103645. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation in terms of weed management and overall sustainability of cropping systems designed with three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.art. 103637. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FLORSYS crop-weed canopy model, a tool to investigate and promote agroecological weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 261, pp.108006. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2020.108006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité), 81, pp.189-200. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/gas3-1w19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-development of a decision support system for integrated weed management: Contribution from future users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.126010. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeciFlorSys : un outil pour accompagner les agriculteurs dans la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/tcsz-9a31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du champ virtuel au champ réel - ou comment utiliser un modèle de simulation pour diagnostiquer des stratégies durables de gestion des adventices et reconcevoir des systèmes de culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un OAD pour la gestion agroécologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 719 (decembre), pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for multi-objective cropping system design based on simulations. Application to weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes de culture multiperformants à l'aide de modèles prédisant la nuisibilité et les services dépendant des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.191-203. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138499805203516E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide fate modeling in soils with the crop model STICS: Feasibility for assessment of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp. 787 - 802. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the design of a collective plan for adapting farming practicies and protect the drinking water quality in a small district in eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Ibidhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Regal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlorSys: A mechanistic model bridging scientists, advisors and farmers in order to design agroecological weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes innovants - Rôle de l'animation et des outils. Apports d’outils d’évaluation dans des démarches de co-conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can models contribute to the design of cropping systems that meet both farmers' short-term problems and long-term objectives for sustainable weed management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des outils d'aide à la décision : Outils DeciFlorsys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bieslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes de culture économes en herbicides avec les agriculteurs du GDA de Brienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique d'aide à la conception pour des systèmes sans herbicides. Guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture mobilisant les leviers préventifs de la gestion des adventices – Cas du groupe de développement de Brienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres de l'équipe d'animation du RMT Champs & Territoires ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT Champs &amp; Territoires-ateliers. Journée du Chantier « Accompagnement des agriculteurs et autres acteurs du territoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion &amp;quot;Synthèse en sous-groupe sur « Faire vivre les projets de territoire et faciliter leur gouvernance : quelles informations échanger entre acteurs ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafond David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre RMT Champs et Territoires ateliers «Faire vivre les projets de territoire et faciliter leur gouvernance dans une logique de gestion adaptative : quelles informations échanger entre acteurs ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse en sous-groupe sur « Faire vivre les projets de territoire et faciliter leur gouvernance : quelles caractéristiques des logiques de gestion adaptative ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre RMT Champs et Territoires ateliers «Faire vivre les projets de territoire et faciliter leur gouvernance dans une logique de gestion adaptative : quelles informations échanger entre acteurs ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque et analyse de systèmes de culture innovants intégrant des légumineuses en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gremillet Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CASDAR Contribution de l’agriculture au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque et caractérisation de systèmes de culture innovants intégrant des légumineuses en Bourgogne - Franche-Comté : produire et partager des connaissances pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices agronomiques des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence La pluridisciplinarité à l’épreuve de la transition alimentaire. Journée régionale sur les recherches en cours en Bourgogne Franche-Comté autour de la transition alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque et analyse de systèmes de culture innovants intégrant des légumineuses en Bourgogne - Franche-Comté : Produire et partager des connaissances pour l’action (ProSys)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining expert knowledge and models in participatory workshops with farmers to design sustainable weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cavan,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Guyot,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2020 XVI European Society for Agronomy Congress "Smart Agriculture for great human challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une production agricole plus durable : exemple d’une démarche participative avec groupe d’agriculteur de l’Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence La pluridisciplinarité à l’épreuve de la transition alimentaire. Journée régionale sur les recherches en cours en Bourgogne Franche-Comté autour de la transition alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment conseillers et agriculteurs contribuent au développement d'un modèle d'aide à la décision pour la gestion agroécologique de la flore adventice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. pp.87-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valse des pesticides : de l’analyse des données à la modélisation des transferts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crop-weed canopies as a tool to investigate the role of crop diversification in agroecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque de systèmes de culture à haute valeur protéique mis au point par des agriculteurs : 1er résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Protéines des projets PSDR, Go Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner prototypage et modèles en ateliers de co-conception de systèmes de culture pour une gestion durable des adventices : apports méthodologiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification d’un modèle complexe pour le développement d’un modèle d’aide à la décision pour la gestion agroécologique de la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices : implication des futurs utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la flore adventice sur la rétention des pesticides : développement d’un nouvel indicateur pour l’évaluation des systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France, 31 janvier-1er février 2017, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthodologie de conception multi-objective de systèmes de culture à partir de simulations. Application à la gestion des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux prédire les conditions hydriques dans les premiers centimètres du sol pour déterminer la germination des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide retention by weeds : indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante evaluation of cropping systems for weed-mediated pests and environmental benefits with simulation–based indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parcelle au bassin versant : quelles données pour la modélisation du transfert des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), May 2015, Paris, France. pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 du PIREN-SEINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), Paris, France, Feb 2014, Paris, France. pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès du Groupe Français des Pesticides (GPF) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université des Antilles, May 2014, FORT DE FRANCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of pesticide dissipation in soil at the catchment scale over 23 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Viennes, Autriche. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès du groupe français des pesticides : "Protection des cultures et santé environnementale : héritages et conceptions nouvelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFP, Groupe Français des Pesticides, France, May 2014, Schœlcher, Martinique. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Végéphyl – 25ème conférence du COLUMA. Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crop-weed canopies as a tool to optimise crop diversification in agroecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser la diversité cultivée pour réguler les adventices : le projet CASDAR RAID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Conference du COLUMA - Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. , 9p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de connaissances et méthodes issues de CoSAC pour l’enseignement de spécialisation en école d’ingénieur : exemple du module de conception de systèmes agroécologiques de la dominante Agroécologie pour des Productions Végétales durables (APOGEE) AgroSup Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. , article issu de poster, 2019, CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les couverts cultures : adventices pour étudier le rôle de la diversification des cultures dans les systèmes de culture agro écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. , 10p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque de systèmes de culture avec légumineuses en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges sur "la TRAQUE de systèmes innovants" du RMT Systèmes de culture Innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque et analyse de systèmes avec légumineuses en Bourgogne-Franche-Comté pour produire des références pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la flore adventice sur la rétention des pesticides : développement d’un nouvel indicateur pour l’évaluation des systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.477-486, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-476, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should agricultural practices be integrated to understand and simulate long-term pesticide contamination in the Seine river basin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo N., Labadie P., Lestel L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de culture innovants intégrant des légumineuses. Emission WebTV Agrosup canal Eduter sur la polyculture-élevage, organisée dans le cadre des projets PSDR Prosys et POEETE. Des experts parlent des &amp;quot;Protéines végétales pour l'homme et l'élevage&amp;quot;. 1er avril 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de culture innovants intégrant des légumineuses. Emission WebTV Agrosup canal Eduter sur la polyculture-élevage, organisée dans le cadre des projets PSDR Prosys et POEETE. Des experts parlent des &amp;quot;Protéines végétales pour l'homme et l'élevage&amp;quot;. 1er avril 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets PSDR Prosys et POEETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de destruction de couverts végétaux sur la plateforme CA-SYS INRAE (Dijon), mené en collaboration entre l'UMR Agroécologie et l'UE Domaine d'Epoisses, avec la participation des constructeurs. Vidéo youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poussou, Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides des visiteurs des CA-SYS Days 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides sur la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d’expériences sur des systèmes de culture innovants intégrant des légumineuses en Bourgongne Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE Dijon agroécologie. 2021, 70p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides. Programme Evaluation et réduction des risques liés à l’utilisation des Pesticides APR 2011 « Changer les pratiques agricoles pour préserver les services écosystémiques ». Rapport final- août 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. 2016, 39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agrosup Dijon, Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement; Inra; Université Bourgogne Franche-Comté. 2016, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UPMC, Université Pierre et Marie Curie (Paris 6). 2014, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du module de transfert des pesticides PeStics sur différents sites expérimentaux et acquisition de données à la parcelle en vue de l’application du modèle sur le bassin de l’Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les progrès de la modélisation intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux sur le développement du module de transfert des pesticides PeStics : premiers tests de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du modèle intégré des hydrosystèmes Eau-dyssée : Rapport PIREN SEINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2010, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des pesticides dans les sols à partir d'un modèle agronomique : évaluation sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA066566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01423856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2884201"/>
+    <w:nsid w:val="45D199D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wilfried-queyrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0901-2425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184662818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art12" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art13" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029292v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alexandre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goetz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nidriche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Trinh-Quy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art02-GB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05-GB" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art16" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art04-GB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art01-GB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art03-GB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ail&#233;n Federico" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2023.2270982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04092386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien van Inghelandt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103645" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074473v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toqu&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103637" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03132684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tcsz-9a31" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Omon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gas3-1w19" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.04.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138499805203516E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ibidhi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Regal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948403v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jeanne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947130v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Trinh-Quy," TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894572v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505821v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goetz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Trinh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cavan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Angevin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Casal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafond David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993655v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremillet Mathieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S. Petit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108486v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cavan," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guyot," TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788115v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321744v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Guyot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605161v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dairon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604536v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990400v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990438v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992511v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992468v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948106v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990540v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511874v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735404v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Harzic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321728v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736547v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736838v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02322040v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607448v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393779.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393532.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336188v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Petit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616927v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussou, Guillaume" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358668v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801241v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992642v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600834v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600836v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saleh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Philippe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goblet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledoux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01423856v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066566" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wilfried-queyrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0901-2425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184662818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nidriche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art16" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art12" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art13" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029292v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alexandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goetz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Trinh-Quy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art15" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art02-GB" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05-GB" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art01-GB" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art04-GB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art03-GB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ail&#233;n Federico" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2023.2270982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04092386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien van Inghelandt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103645" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074473v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toqu&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103637" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03132684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Omon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gas3-1w19" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tcsz-9a31" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.04.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138499805203516E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ibidhi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Regal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jeanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Trinh-Quy," TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505821v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goetz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Trinh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cavan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Angevin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Casal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafond David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993655v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremillet Mathieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S. Petit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003683v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cavan," TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guyot," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788115v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321744v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Guyot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608314v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604536v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605161v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dairon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990438v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990400v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992468v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992511v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511874v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735404v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Harzic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321728v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736547v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02322040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736838v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607448v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393779.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393532.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336188v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Petit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616927v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussou, Guillaume" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358668v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801241v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992642v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600834v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599668v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saleh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Philippe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600836v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goblet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledoux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01423856v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066566" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>