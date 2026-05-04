--- v1 (2026-04-14)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wilfried Queyrel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wilfried-queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0901-2425</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184662818</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices : Partie II. Conception et évaluation d'idéotypes variétaux et de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.21-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.186-200. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des situations d'usage pour concevoir des outils d'aide au changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIFLORSYS : Un outil pour aider à la conception de stratégies agroécologiques de gestion d'adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d'outils d'évaluation dans des démarches de co-conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.174-185. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of situations of use to design tools to help change practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.16-28. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodological handbook to co-design cropping systems for sustainable weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.53-66. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary models and decision-support systems for accompanying stakeholders in managing weeds with few or no herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from co-designing innovative, low-herbicide-use systems with farmers: the role of tools in support of facilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.42-52. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentarité des outils d'accompagnement des acteurs pour la gestion des adventices économe en herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.119-134. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIFLORSYS: A tool to help design agroecological weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient varieties can help control weed density while preserving weed diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ailén Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Ducourtieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Agriculture &amp; Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (2), pp.78-91. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01448765.2023.2270982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 ProSys -Soil and climate adaptation, environmental impacts and economic value of new sustainable protein-producing cropping systems in Burgundy Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (86), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting agricultural production systems to changes in the environmental, agricultural and social context, and the role of legumes in the agro-ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.5-23. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining expert knowledge and models in participatory workshops with farmers to design sustainable weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.103645. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation in terms of weed management and overall sustainability of cropping systems designed with three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.art. 103637. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FLORSYS crop-weed canopy model, a tool to investigate and promote agroecological weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 261, pp.108006. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2020.108006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité), 81, pp.189-200. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/gas3-1w19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-development of a decision support system for integrated weed management: Contribution from future users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.126010. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeciFlorSys : un outil pour accompagner les agriculteurs dans la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/tcsz-9a31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du champ virtuel au champ réel - ou comment utiliser un modèle de simulation pour diagnostiquer des stratégies durables de gestion des adventices et reconcevoir des systèmes de culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un OAD pour la gestion agroécologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 719 (decembre), pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for multi-objective cropping system design based on simulations. Application to weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes de culture multiperformants à l'aide de modèles prédisant la nuisibilité et les services dépendant des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.191-203. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138499805203516E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide fate modeling in soils with the crop model STICS: Feasibility for assessment of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp. 787 - 802. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the design of a collective plan for adapting farming practicies and protect the drinking water quality in a small district in eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Ibidhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Regal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlorSys: A mechanistic model bridging scientists, advisors and farmers in order to design agroecological weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes innovants - Rôle de l'animation et des outils. Apports d’outils d’évaluation dans des démarches de co-conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can models contribute to the design of cropping systems that meet both farmers' short-term problems and long-term objectives for sustainable weed management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des outils d'aide à la décision : Outils DeciFlorsys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bieslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes de culture économes en herbicides avec les agriculteurs du GDA de Brienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique d'aide à la conception pour des systèmes sans herbicides. Guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture mobilisant les leviers préventifs de la gestion des adventices – Cas du groupe de développement de Brienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres de l'équipe d'animation du RMT Champs & Territoires ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT Champs &amp; Territoires-ateliers. Journée du Chantier « Accompagnement des agriculteurs et autres acteurs du territoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion &amp;quot;Synthèse en sous-groupe sur « Faire vivre les projets de territoire et faciliter leur gouvernance : quelles informations échanger entre acteurs ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafond David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre RMT Champs et Territoires ateliers «Faire vivre les projets de territoire et faciliter leur gouvernance dans une logique de gestion adaptative : quelles informations échanger entre acteurs ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse en sous-groupe sur « Faire vivre les projets de territoire et faciliter leur gouvernance : quelles caractéristiques des logiques de gestion adaptative ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre RMT Champs et Territoires ateliers «Faire vivre les projets de territoire et faciliter leur gouvernance dans une logique de gestion adaptative : quelles informations échanger entre acteurs ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque et analyse de systèmes de culture innovants intégrant des légumineuses en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gremillet Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CASDAR Contribution de l’agriculture au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque et caractérisation de systèmes de culture innovants intégrant des légumineuses en Bourgogne - Franche-Comté : produire et partager des connaissances pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices agronomiques des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence La pluridisciplinarité à l’épreuve de la transition alimentaire. Journée régionale sur les recherches en cours en Bourgogne Franche-Comté autour de la transition alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque et analyse de systèmes de culture innovants intégrant des légumineuses en Bourgogne - Franche-Comté : Produire et partager des connaissances pour l’action (ProSys)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining expert knowledge and models in participatory workshops with farmers to design sustainable weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cavan,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Guyot,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2020 XVI European Society for Agronomy Congress "Smart Agriculture for great human challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une production agricole plus durable : exemple d’une démarche participative avec groupe d’agriculteur de l’Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence La pluridisciplinarité à l’épreuve de la transition alimentaire. Journée régionale sur les recherches en cours en Bourgogne Franche-Comté autour de la transition alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment conseillers et agriculteurs contribuent au développement d'un modèle d'aide à la décision pour la gestion agroécologique de la flore adventice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. pp.87-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valse des pesticides : de l’analyse des données à la modélisation des transferts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crop-weed canopies as a tool to investigate the role of crop diversification in agroecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque de systèmes de culture à haute valeur protéique mis au point par des agriculteurs : 1er résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Protéines des projets PSDR, Go Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner prototypage et modèles en ateliers de co-conception de systèmes de culture pour une gestion durable des adventices : apports méthodologiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification d’un modèle complexe pour le développement d’un modèle d’aide à la décision pour la gestion agroécologique de la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices : implication des futurs utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la flore adventice sur la rétention des pesticides : développement d’un nouvel indicateur pour l’évaluation des systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France, 31 janvier-1er février 2017, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthodologie de conception multi-objective de systèmes de culture à partir de simulations. Application à la gestion des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux prédire les conditions hydriques dans les premiers centimètres du sol pour déterminer la germination des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide retention by weeds : indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante evaluation of cropping systems for weed-mediated pests and environmental benefits with simulation–based indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parcelle au bassin versant : quelles données pour la modélisation du transfert des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), May 2015, Paris, France. pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 du PIREN-SEINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), Paris, France, Feb 2014, Paris, France. pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès du Groupe Français des Pesticides (GPF) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université des Antilles, May 2014, FORT DE FRANCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of pesticide dissipation in soil at the catchment scale over 23 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Viennes, Autriche. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès du groupe français des pesticides : "Protection des cultures et santé environnementale : héritages et conceptions nouvelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFP, Groupe Français des Pesticides, France, May 2014, Schœlcher, Martinique. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Végéphyl – 25ème conférence du COLUMA. Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crop-weed canopies as a tool to optimise crop diversification in agroecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser la diversité cultivée pour réguler les adventices : le projet CASDAR RAID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Conference du COLUMA - Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. , 9p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de connaissances et méthodes issues de CoSAC pour l’enseignement de spécialisation en école d’ingénieur : exemple du module de conception de systèmes agroécologiques de la dominante Agroécologie pour des Productions Végétales durables (APOGEE) AgroSup Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. , article issu de poster, 2019, CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les couverts cultures : adventices pour étudier le rôle de la diversification des cultures dans les systèmes de culture agro écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. , 10p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque de systèmes de culture avec légumineuses en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges sur "la TRAQUE de systèmes innovants" du RMT Systèmes de culture Innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque et analyse de systèmes avec légumineuses en Bourgogne-Franche-Comté pour produire des références pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la flore adventice sur la rétention des pesticides : développement d’un nouvel indicateur pour l’évaluation des systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.477-486, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-476, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should agricultural practices be integrated to understand and simulate long-term pesticide contamination in the Seine river basin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo N., Labadie P., Lestel L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de culture innovants intégrant des légumineuses. Emission WebTV Agrosup canal Eduter sur la polyculture-élevage, organisée dans le cadre des projets PSDR Prosys et POEETE. Des experts parlent des &amp;quot;Protéines végétales pour l'homme et l'élevage&amp;quot;. 1er avril 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de culture innovants intégrant des légumineuses. Emission WebTV Agrosup canal Eduter sur la polyculture-élevage, organisée dans le cadre des projets PSDR Prosys et POEETE. Des experts parlent des &amp;quot;Protéines végétales pour l'homme et l'élevage&amp;quot;. 1er avril 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets PSDR Prosys et POEETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de destruction de couverts végétaux sur la plateforme CA-SYS INRAE (Dijon), mené en collaboration entre l'UMR Agroécologie et l'UE Domaine d'Epoisses, avec la participation des constructeurs. Vidéo youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poussou, Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides des visiteurs des CA-SYS Days 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides sur la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d’expériences sur des systèmes de culture innovants intégrant des légumineuses en Bourgongne Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE Dijon agroécologie. 2021, 70p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides. Programme Evaluation et réduction des risques liés à l’utilisation des Pesticides APR 2011 « Changer les pratiques agricoles pour préserver les services écosystémiques ». Rapport final- août 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. 2016, 39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agrosup Dijon, Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement; Inra; Université Bourgogne Franche-Comté. 2016, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UPMC, Université Pierre et Marie Curie (Paris 6). 2014, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du module de transfert des pesticides PeStics sur différents sites expérimentaux et acquisition de données à la parcelle en vue de l’application du modèle sur le bassin de l’Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les progrès de la modélisation intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux sur le développement du module de transfert des pesticides PeStics : premiers tests de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du modèle intégré des hydrosystèmes Eau-dyssée : Rapport PIREN SEINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2010, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des pesticides dans les sols à partir d'un modèle agronomique : évaluation sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA066566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01423856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wilfried Queyrel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wilfried-queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0901-2425</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184662818</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices : Partie II. Conception et évaluation d'idéotypes variétaux et de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.21-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIFLORSYS : Un outil pour aider à la conception de stratégies agroécologiques de gestion d'adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des situations d'usage pour concevoir des outils d'aide au changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d'outils d'évaluation dans des démarches de co-conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.174-185. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.186-200. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of situations of use to design tools to help change practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.16-28. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodological handbook to co-design cropping systems for sustainable weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.53-66. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary models and decision-support systems for accompanying stakeholders in managing weeds with few or no herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from co-designing innovative, low-herbicide-use systems with farmers: the role of tools in support of facilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.42-52. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentarité des outils d'accompagnement des acteurs pour la gestion des adventices économe en herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.119-134. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIFLORSYS: A tool to help design agroecological weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient varieties can help control weed density while preserving weed diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ailén Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Ducourtieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Agriculture &amp; Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (2), pp.78-91. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01448765.2023.2270982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 ProSys -Soil and climate adaptation, environmental impacts and economic value of new sustainable protein-producing cropping systems in Burgundy Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (86), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting agricultural production systems to changes in the environmental, agricultural and social context, and the role of legumes in the agro-ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.5-23. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining expert knowledge and models in participatory workshops with farmers to design sustainable weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.103645. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation in terms of weed management and overall sustainability of cropping systems designed with three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.art. 103637. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FLORSYS crop-weed canopy model, a tool to investigate and promote agroecological weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 261, pp.108006. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2020.108006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeciFlorSys : un outil pour accompagner les agriculteurs dans la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/tcsz-9a31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité), 81, pp.189-200. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/gas3-1w19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-development of a decision support system for integrated weed management: Contribution from future users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.126010. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du champ virtuel au champ réel - ou comment utiliser un modèle de simulation pour diagnostiquer des stratégies durables de gestion des adventices et reconcevoir des systèmes de culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un OAD pour la gestion agroécologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 719 (decembre), pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for multi-objective cropping system design based on simulations. Application to weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes de culture multiperformants à l'aide de modèles prédisant la nuisibilité et les services dépendant des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.191-203. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138499805203516E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide fate modeling in soils with the crop model STICS: Feasibility for assessment of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp. 787 - 802. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the design of a collective plan for adapting farming practicies and protect the drinking water quality in a small district in eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Ibidhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Regal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlorSys: A mechanistic model bridging scientists, advisors and farmers in order to design agroecological weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes innovants - Rôle de l'animation et des outils. Apports d’outils d’évaluation dans des démarches de co-conception de systèmes de culture innovants pour la gestion durable des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can models contribute to the design of cropping systems that meet both farmers' short-term problems and long-term objectives for sustainable weed management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des outils d'aide à la décision : Outils DeciFlorsys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bieslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes de culture économes en herbicides avec les agriculteurs du GDA de Brienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Trinh-Quy,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique d'aide à la conception pour des systèmes sans herbicides. Guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nidriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture mobilisant les leviers préventifs de la gestion des adventices – Cas du groupe de développement de Brienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion &amp;quot;Synthèse en sous-groupe sur « Faire vivre les projets de territoire et faciliter leur gouvernance : quelles informations échanger entre acteurs ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafond David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre RMT Champs et Territoires ateliers «Faire vivre les projets de territoire et faciliter leur gouvernance dans une logique de gestion adaptative : quelles informations échanger entre acteurs ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres de l'équipe d'animation du RMT Champs & Territoires ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT Champs &amp; Territoires-ateliers. Journée du Chantier « Accompagnement des agriculteurs et autres acteurs du territoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse en sous-groupe sur « Faire vivre les projets de territoire et faciliter leur gouvernance : quelles caractéristiques des logiques de gestion adaptative ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre RMT Champs et Territoires ateliers «Faire vivre les projets de territoire et faciliter leur gouvernance dans une logique de gestion adaptative : quelles informations échanger entre acteurs ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque et analyse de systèmes de culture innovants intégrant des légumineuses en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gremillet Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CASDAR Contribution de l’agriculture au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque et caractérisation de systèmes de culture innovants intégrant des légumineuses en Bourgogne - Franche-Comté : produire et partager des connaissances pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une production agricole plus durable : exemple d’une démarche participative avec groupe d’agriculteur de l’Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence La pluridisciplinarité à l’épreuve de la transition alimentaire. Journée régionale sur les recherches en cours en Bourgogne Franche-Comté autour de la transition alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque et analyse de systèmes de culture innovants intégrant des légumineuses en Bourgogne - Franche-Comté : Produire et partager des connaissances pour l’action (ProSys)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices agronomiques des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence La pluridisciplinarité à l’épreuve de la transition alimentaire. Journée régionale sur les recherches en cours en Bourgogne Franche-Comté autour de la transition alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining expert knowledge and models in participatory workshops with farmers to design sustainable weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cavan,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Guyot,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2020 XVI European Society for Agronomy Congress "Smart Agriculture for great human challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque de systèmes de culture à haute valeur protéique mis au point par des agriculteurs : 1er résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Protéines des projets PSDR, Go Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment conseillers et agriculteurs contribuent au développement d'un modèle d'aide à la décision pour la gestion agroécologique de la flore adventice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. pp.87-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valse des pesticides : de l’analyse des données à la modélisation des transferts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crop-weed canopies as a tool to investigate the role of crop diversification in agroecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner prototypage et modèles en ateliers de co-conception de systèmes de culture pour une gestion durable des adventices : apports méthodologiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification d’un modèle complexe pour le développement d’un modèle d’aide à la décision pour la gestion agroécologique de la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien van Inghelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux prédire les conditions hydriques dans les premiers centimètres du sol pour déterminer la germination des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices : implication des futurs utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la flore adventice sur la rétention des pesticides : développement d’un nouvel indicateur pour l’évaluation des systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France, 31 janvier-1er février 2017, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthodologie de conception multi-objective de systèmes de culture à partir de simulations. Application à la gestion des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante evaluation of cropping systems for weed-mediated pests and environmental benefits with simulation–based indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide retention by weeds : indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parcelle au bassin versant : quelles données pour la modélisation du transfert des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), May 2015, Paris, France. pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès du groupe français des pesticides : "Protection des cultures et santé environnementale : héritages et conceptions nouvelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFP, Groupe Français des Pesticides, France, May 2014, Schœlcher, Martinique. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 du PIREN-SEINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), Paris, France, Feb 2014, Paris, France. pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès du Groupe Français des Pesticides (GPF) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université des Antilles, May 2014, FORT DE FRANCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of pesticide dissipation in soil at the catchment scale over 23 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Viennes, Autriche. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Végéphyl – 25ème conférence du COLUMA. Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crop-weed canopies as a tool to optimise crop diversification in agroecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser la diversité cultivée pour réguler les adventices : le projet CASDAR RAID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Conference du COLUMA - Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. , 9p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de connaissances et méthodes issues de CoSAC pour l’enseignement de spécialisation en école d’ingénieur : exemple du module de conception de systèmes agroécologiques de la dominante Agroécologie pour des Productions Végétales durables (APOGEE) AgroSup Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. , article issu de poster, 2019, CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les couverts cultures : adventices pour étudier le rôle de la diversification des cultures dans les systèmes de culture agro écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. , 10p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque et analyse de systèmes avec légumineuses en Bourgogne-Franche-Comté pour produire des références pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traque de systèmes de culture avec légumineuses en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges sur "la TRAQUE de systèmes innovants" du RMT Systèmes de culture Innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la flore adventice sur la rétention des pesticides : développement d’un nouvel indicateur pour l’évaluation des systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.477-486, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-476, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should agricultural practices be integrated to understand and simulate long-term pesticide contamination in the Seine river basin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo N., Labadie P., Lestel L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de culture innovants intégrant des légumineuses. Emission WebTV Agrosup canal Eduter sur la polyculture-élevage, organisée dans le cadre des projets PSDR Prosys et POEETE. Des experts parlent des &amp;quot;Protéines végétales pour l'homme et l'élevage&amp;quot;. 1er avril 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de culture innovants intégrant des légumineuses. Emission WebTV Agrosup canal Eduter sur la polyculture-élevage, organisée dans le cadre des projets PSDR Prosys et POEETE. Des experts parlent des &amp;quot;Protéines végétales pour l'homme et l'élevage&amp;quot;. 1er avril 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets PSDR Prosys et POEETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de destruction de couverts végétaux sur la plateforme CA-SYS INRAE (Dijon), mené en collaboration entre l'UMR Agroécologie et l'UE Domaine d'Epoisses, avec la participation des constructeurs. Vidéo youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poussou, Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides des visiteurs des CA-SYS Days 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides sur la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d’expériences sur des systèmes de culture innovants intégrant des légumineuses en Bourgongne Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE Dijon agroécologie. 2021, 70p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides. Programme Evaluation et réduction des risques liés à l’utilisation des Pesticides APR 2011 « Changer les pratiques agricoles pour préserver les services écosystémiques ». Rapport final- août 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. 2016, 39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agrosup Dijon, Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement; Inra; Université Bourgogne Franche-Comté. 2016, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Nicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UPMC, Université Pierre et Marie Curie (Paris 6). 2014, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du module de transfert des pesticides PeStics sur différents sites expérimentaux et acquisition de données à la parcelle en vue de l’application du modèle sur le bassin de l’Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux sur le développement du module de transfert des pesticides PeStics : premiers tests de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les progrès de la modélisation intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du modèle intégré des hydrosystèmes Eau-dyssée : Rapport PIREN SEINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2010, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du devenir des pesticides dans les sols à partir d'un modèle agronomique : évaluation sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA066566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01423856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45D199D7"/>
+    <w:nsid w:val="67580713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wilfried-queyrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0901-2425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184662818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nidriche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art16" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art12" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art13" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029292v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alexandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goetz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Trinh-Quy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art15" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art02-GB" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05-GB" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art01-GB" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art04-GB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art03-GB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ail&#233;n Federico" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2023.2270982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04092386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien van Inghelandt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103645" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074473v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toqu&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103637" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03132684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Omon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gas3-1w19" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tcsz-9a31" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.04.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138499805203516E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ibidhi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Regal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jeanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Trinh-Quy," TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505821v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goetz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Trinh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cavan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Angevin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Casal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafond David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993655v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremillet Mathieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S. Petit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003683v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cavan," TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guyot," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788115v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321744v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Guyot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608314v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604536v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605161v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dairon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990438v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990400v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992468v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992511v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511874v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735404v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Harzic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321728v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736547v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02322040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736838v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607448v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393779.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393532.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336188v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Petit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616927v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussou, Guillaume" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358668v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801241v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992642v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600834v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599668v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saleh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Philippe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600836v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goblet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledoux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01423856v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066566" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wilfried-queyrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0901-2425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184662818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art13" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029292v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alexandre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goetz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nidriche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Trinh-Quy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art16" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art02-GB" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05-GB" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art01-GB" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art04-GB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art03-GB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ail&#233;n Federico" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2023.2270982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04092386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien van Inghelandt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103645" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toqu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103637" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03132684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tcsz-9a31" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Omon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gas3-1w19" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.04.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138499805203516E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ibidhi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Regal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948403v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jeanne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947130v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948516v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Trinh-Quy," TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948555v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505821v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goetz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Trinh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cavan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Angevin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Casal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafond David" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716037v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993655v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremillet Mathieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S. Petit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108486v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003683v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108286v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cavan," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guyot," TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321744v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Guyot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605161v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dairon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605499v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604536v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990400v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990438v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992511v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992468v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948106v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990540v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511874v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735404v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Harzic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321728v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736547v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736838v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02322040v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607448v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393779.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393532.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336188v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Petit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616927v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussou, Guillaume" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358668v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801241v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992642v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600834v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600836v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saleh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Philippe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goblet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledoux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01423856v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066566" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>