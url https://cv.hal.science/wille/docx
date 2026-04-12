--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1289 +234,1277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprocessing of waste produced during acid mine drainage lime treatment by selective leaching</w:t>
+                <w:t xml:space="preserve">Hybrid alginate beads embedding lipid mesophase nanoparticles: structural preservation and pollutant uptake validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Jacob</w:t>
+                <w:t xml:space="preserve">Aude Gagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Pino-Herrera</w:t>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Greffié</w:t>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurence Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (S4), pp.63 - 80. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 717, pp.140364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2026.140364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206704v1</w:t>
+                <w:t xml:space="preserve">hal-05572968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and chronology of soluble salt formation in a medieval dovecote caught up in urbanisation: a resilience story?</w:t>
+                <w:t xml:space="preserve">Reprocessing of waste produced during acid mine drainage lime treatment by selective leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chabas</w:t>
+                <w:t xml:space="preserve">Jérôme Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
+                <w:t xml:space="preserve">Douglas Pino-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Catherine Greffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Coman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Plat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 81 (24), pp.550. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (S4), pp.63 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-022-10665-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921921v1</w:t>
+                <w:t xml:space="preserve">hal-05206704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Constraints on the Crystallization of Silica Phases in Silicic Magmas</w:t>
+                <w:t xml:space="preserve">Sources and chronology of soluble salt formation in a medieval dovecote caught up in urbanisation: a resilience story?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">Anne Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wille</w:t>
+                <w:t xml:space="preserve">Adriana Coman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62 (1), pp.egab004. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (24), pp.550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egab004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-022-10665-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03178781v1</w:t>
+                <w:t xml:space="preserve">hal-03921921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing CeO2 and TiO2 Nanoparticle Concentrations in the Seine River and Its Tributaries Near Paris</w:t>
+                <w:t xml:space="preserve">Experimental Constraints on the Crystallization of Silica Phases in Silicic Magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Phalyvong</w:t>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sivry</w:t>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pauwels</w:t>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Tharaud</w:t>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2020.549896⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (1), pp.egab004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egab004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03742094v1</w:t>
+                <w:t xml:space="preserve">insu-03178781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garnierite characterization for open mineral databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing CeO2 and TiO2 Nanoparticle Concentrations in the Seine River and Its Tributaries Near Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Phalyvong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate Orberger</w:t>
+                <w:t xml:space="preserve">Hélène Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Gilles Blaineau</w:t>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villanova-De-Benavent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony da Silva Alves</w:t>
+                <w:t xml:space="preserve">Mickael Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2021.106874⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2020.549896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143404v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and Origins of Cerium Dioxide and Titanium Dioxide Nanoparticles in the Loire River (France) by Single Particle ICP-MS and FEG-SEM Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Sivry</w:t>
+                <w:t xml:space="preserve">Garnierite characterization for open mineral databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Pauwels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
+                <w:t xml:space="preserve">Beate Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+                <w:t xml:space="preserve">Pierre-Gilles Blaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villanova-De-Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony da Silva Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2020.00141⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.106874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2021.106874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709984v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling SEM-EDS and confocal Raman-in-SEM imaging: A new method for identification and 3D morphology of asbestos-like fibers in a mineral matrix</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ute Schmidt</w:t>
+                <w:t xml:space="preserve">Occurrence and Origins of Cerium Dioxide and Titanium Dioxide Nanoparticles in the Loire River (France) by Single Particle ICP-MS and FEG-SEM Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Phalyvong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeromine Duron</w:t>
+                <w:t xml:space="preserve">Helene Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bourrat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 374, pp.447-458. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2020.00141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160944v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturally occurring asbestos in an alpine ophiolitic complex (northern Corsica, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling SEM-EDS and confocal Raman-in-SEM imaging: A new method for identification and 3D morphology of asbestos-like fibers in a mineral matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lahondere</w:t>
+                <w:t xml:space="preserve">Didier Lahondère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cagnard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Ute Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeromine Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-019-8548-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374, pp.447-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380975v1</w:t>
+                <w:t xml:space="preserve">hal-02160944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural attenuation of TiO2 nanoparticles in a fractured hard-rock</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Naturally occurring asbestos in an alpine ophiolitic complex (northern Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lahondere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeromine Duron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.07.035⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-019-8548-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02120384v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Raman-in-SEM Imaging: a New Method for 3D Morphology of Asbestos like Fibers in a Mineral Matrix - Complementarity with SEM-FIB.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lahondère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeromine Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostislav Vana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1561,1112 +1549,1128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal microcharacterisation of trace-element zonation and crystallographic orientation in natural cassiterite by combining cathodoluminescence, EBSD, EPMA and contribution of confocal Raman-in-SEM imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Natural attenuation of TiO2 nanoparticles in a fractured hard-rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Braibant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12684⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 359, pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160953v2</w:t>
+                <w:t xml:space="preserve">hal-02120384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM and FESEM characterization of asbestiform and non-asbestiform actinolite fibers in hydrothermally altered dolerites (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A multimodal microcharacterisation of trace-element zonation and crystallographic orientation in natural cassiterite by combining cathodoluminescence, EBSD, EPMA and contribution of confocal Raman-in-SEM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Misseri</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-018-7549-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 270 (3), pp.309-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860697v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do natural biofilm impact nZVI mobility and interactions with porous media? A column study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">TEM and FESEM characterization of asbestiform and non-asbestiform actinolite fibers in hydrothermally altered dolerites (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lahondère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeromine Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Michel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Misseri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 610-611, pp.709 - 719. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-018-7549-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01652867v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Alteration and Oxidation Profile in a Shallow Clay Aquitard: Example of the Tégulines Clay, East Paris Basin, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+                <w:t xml:space="preserve">Do natural biofilm impact nZVI mobility and interactions with porous media? A column study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Debure</w:t>
+                <w:t xml:space="preserve">Christophe Mouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tournassat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouchet</w:t>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 610-611, pp.709 - 719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2018/1606753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01719398v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-Scanning Electron Microscopy (SEM) and Scanning Transmission Electron Microscopy (STEM)-in-SEM for Bio- and Organo-Mineral Interface Characterization in the Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+                <w:t xml:space="preserve">A Deep Alteration and Oxidation Profile in a Shallow Clay Aquitard: Example of the Tégulines Clay, East Paris Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Richard</w:t>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Burel</w:t>
+                <w:t xml:space="preserve">Mathieu Debure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S143192761701265X⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/1606753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652861v1</w:t>
+                <w:t xml:space="preserve">insu-01719398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of In and other rare metals in cassiterite and associated minerals in Sn ± W ore deposits of the western Variscan Belt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cryo-Scanning Electron Microscopy (SEM) and Scanning Transmission Electron Microscopy (STEM)-in-SEM for Bio- and Organo-Mineral Interface Characterization in the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2673⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (6), pp.1159-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S143192761701265X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01555328v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Deposit of Gem-Quality Grandidierite in Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delor</w:t>
+                <w:t xml:space="preserve">Distribution of In and other rare metals in cassiterite and associated minerals in Sn ± W ore deposits of the western Variscan Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Raoul</w:t>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rufin Rakotondranaivo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (3), </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), pp.739 - 753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5741/GEMS.52.3.266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696257v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01555328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory comparison of a WDS-EDS quantitative X-ray microanalysis of a metallic glass</w:t>
+                <w:t xml:space="preserve">A New Deposit of Gem-Quality Grandidierite in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+                <w:t xml:space="preserve">Delphine Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brisset</w:t>
+                <w:t xml:space="preserve">Claude Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Robaut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Julien Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rufin Rakotondranaivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (1), pp.24-29. </w:t>
+              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/xrs.2573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5741/GEMS.52.3.266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188759v1</w:t>
+                <w:t xml:space="preserve">hal-01696257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN UNUSUAL OCCURRENCE OF SYNCHYSITE-(Ce) IN AMYGDULES FROM THE ESTEREL VOLCANIC ROCKS, FRANCE: IMPLICATIONS FOR RARE-EARTH ELEMENT MOBILITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52 (5), pp.837-856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2694,1633 +2698,1763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman-in-SEM, a multimodal and multiscale analytical tool: Performance for materials and expertise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Inter-laboratory comparison of a WDS-EDS quantitative X-ray microanalysis of a metallic glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Robaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ruste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2014.06.008⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.2573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01087984v1</w:t>
+                <w:t xml:space="preserve">hal-01188759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and arsenic speciation in marine sediments undergoing a resuspension event: the impact of biotic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Mosselmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (3), pp.615-629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11368-013-0829-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical and Isotopic Record of Diagenesis from the Opalinus Clay Formation at Benken, Switzerland: Implications for the Modeling of Pore-Water Chemistry in a Clay Formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+                <w:t xml:space="preserve">Raman-in-SEM, a multimodal and multiscale analytical tool: Performance for materials and expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Claret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (4), pp.286-312. </w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.50 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175490v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01087984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm formation vs. PCB adsorption on granular activated carbon in PCB-contaminated aquatic sediment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+                <w:t xml:space="preserve">Mineralogical and Isotopic Record of Diagenesis from the Opalinus Clay Formation at Benken, Switzerland: Implications for the Modeling of Pore-Water Chemistry in a Clay Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Amalric</w:t>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-012-0647-1⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (4), pp.286-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00772415v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled SEM-microRaman system: A powerful tool to characterize a micrometric aluminum-phosphate-sulfate (APS)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Biofilm formation vs. PCB adsorption on granular activated carbon in PCB-contaminated aquatic sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Michel</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2013.05.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (4), pp.793-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-012-0647-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00840868v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of alunite supergroup minerals by Raman spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Coupled SEM-microRaman system: A powerful tool to characterize a micrometric aluminum-phosphate-sulfate (APS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A : Molecular Spectroscopy [1967-1993]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1048, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2013.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2012.07.094⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00847796v1</w:t>
+                <w:t xml:space="preserve">insu-00840868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical and isotopic record of biotic and abiotic diagenesis of the Callovian-Oxfordian clayey formation of Bure (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of alunite supergroup minerals by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Agrinier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 75 (10), pp.2633-2663. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A : Molecular Spectroscopy [1967-1993]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96, pp.925-939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2012.07.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00587526v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and origin of black and red Magdalenian pigments from Grottes de la Garenne (Vallée moyenne de la Creuse-France): a mineralogical and geochemical approach of the study of prehistorical paintings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wille</w:t>
+                <w:t xml:space="preserve">Mineralogical and isotopic record of biotic and abiotic diagenesis of the Callovian-Oxfordian clayey formation of Bure (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bény</w:t>
+                <w:t xml:space="preserve">S. Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Delorme</w:t>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jean-Prost</w:t>
+                <w:t xml:space="preserve">Pierre Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38 (6), pp.1165 - 1172. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (10), pp.2633-2663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2010.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595112v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00587526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural iodine in a clay formation: Implications for iodine fate in geological disposals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and origin of black and red Magdalenian pigments from Grottes de la Garenne (Vallée moyenne de la Creuse-France): a mineralogical and geochemical approach of the study of prehistorical paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Laurioux</w:t>
+                <w:t xml:space="preserve">Pierre Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bizi</w:t>
+                <w:t xml:space="preserve">Claire Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibauld Conte</w:t>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jean-Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.09.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (6), pp.1165 - 1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2010.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563956v1</w:t>
+                <w:t xml:space="preserve">hal-00595112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and surface tension of liquid iron oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Millot</w:t>
+                <w:t xml:space="preserve">Natural iodine in a clay formation: Implications for iodine fate in geological disposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Rifflet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wille</w:t>
+                <w:t xml:space="preserve">Thierry Laurioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Bizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (1), pp.16-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.09.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441131v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Surface Tension from Aerodynamic Levitation of Liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Density and surface tension of liquid iron oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Glorieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (3), pp.245-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00064.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00429378v1</w:t>
+                <w:t xml:space="preserve">hal-00441131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of Surface Tension from Aerodynamic Levitation of Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85 (1), pp.187-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00064.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High-Temperature Properties of Liquid Boron from Contactless Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 23 (5), pp.1185-1195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1019836102776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4330,4073 +4464,4073 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled SEM-EDS-RAMAN: A complimentary approach for characterisation – Application to geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lahondere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAS 2023 Workshop - 17th European Workshop on Modern Developments and Applications in Microbeam Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kracow, Poland. pp.012012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899x/1324/1/012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05036999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ long-term interactions between different concrete formulas and COx claystone in a deep disposal context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Flehoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay conference 2024 : International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bundesgesellschaft für Endlagerung (BGE); Bundesanstalt für Geowissenschaften und Rohstoffe (BGR), Nov 2024, Hannover - Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weathering of the tuffeau building materials under the microscope. Focus on gypsum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Naumenko-Dèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mineralogical Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison MEB-EDS / raman confocal pour la caractérisation des géomatériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wille Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Spectroscopie et Microscopie du milieu marin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ifremer; WITEC, Feb 2023, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selenate uptake by green rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esra Orucoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Warmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled SEM-EDS-RAMAN: a complementary approach for characterization - application to geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Wille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAS 2023 - 17th European Workshop on MODERN DEVELOPMENTS AND APPLICATIONS IN MICROBEAM ANALYSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Microbeam Analysis Society, May 2023, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ION4RAW: Improving metal recovery in Cu-Pb-Zn-(Au-Ag) ore deposits through inventory of by-products and critical raw materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">ION4RAW: Inventory of by-products and critical raw materials in the El Porvenir Pb-Zn ore deposit through combined laser ablation ICP-MS, electron microprobe and micro-XRF mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duhamel-Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Moreau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://www.egu22.eu/, May 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Workshop on Laser Ablation - EWLA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681694v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ION4RAW: Inventory of by-products and critical raw materials in the El Porvenir Pb-Zn ore deposit through combined laser ablation ICP-MS, electron microprobe and micro-XRF mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ION4RAW: Improving metal recovery in Cu-Pb-Zn-(Au-Ag) ore deposits through inventory of by-products and critical raw materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duhamel-Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gourcerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Laser Ablation - EWLA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.egu22.eu/, May 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681678v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnierite characterisation for open data bases for nickel laterite exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gilles Blaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony da Silva Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th SGA Biennial Meeting on Life with Ore Deposits on Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom. pp.1370-1373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Image correlation SEM-EDS-Raman to the study of geomaterials: a promising approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECASIA 2019 - 18th European Conference on Applications on Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Solid State and Materials Research (IFW Dresden); Technical University Dresden (TUD), Sep 2019, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal Raman-in-SEM Imaging: a New Method for 3D Morphology of Asbestos- like Fibers in a Mineral Matrix -Complementarity with SEM-FIB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of the presence of a natural biofilm on mobility and reactivity towards tetrachloroethylene (PCE) of NZVI used for nanoremediation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rostislav Vana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy &amp; Microanalysis 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">7th European Bioremediation Conference (EBC-VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803656v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the presence of a natural biofilm on mobility and reactivity towards tetrachloroethylene (PCE) of NZVI used for nanoremediation.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Confocal Raman-in-SEM Imaging: a New Method for 3D Morphology of Asbestos- like Fibers in a Mineral Matrix -Complementarity with SEM-FIB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lahondère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeromine Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostislav Vana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Bioremediation Conference (EBC-VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Microscopy &amp; Microanalysis 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793637v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal microcharacterization of trace-elements in defective pearls by SEM-CL, EPMA, µ-XRF and CONFOCAL RAMAN-IN-SEM imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAS 2017 15th European Workshop and IUMAS-7 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'interaction biofilm-nanoparticules par des approches microscopiques (fluorescence, MEB, STEM, MET, EDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque de Réseau National Biofilm (RNB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEM techniques for the bio- and organo-mineral interface characterisation in environmental science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Microbeam Analysis Society, May 2016, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of biofilm-nanoparticles interaction using microscopy (fluorescence, MEB, STEM, MET, EDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOFILMS 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil d'altération dans les argiles tégulines, Bassin de Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles and bacterial biofilm interactions in natural waters: Implication for NPs mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC North America 36th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d’outils analytiques pour l’étude des géo-matériaux - application à l'étude de la distribution de polluants métalliques dans des sédiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique RECAMIA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau RECAMIA, Oct 2015, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d'outils analytiques pour l'étude de la distribution géochimique des éléments Cu et Zn dans les sédiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques du GN MEBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEM and µ-Raman characterization of electron beam damages on fluor-apatites : Implication for EPMA analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAS 2014 : 11th EMAS Regional Workshop on ELECTRON PROBE MICROANALYSIS OF MATERIALS TODAY - PRACTICAL ASPECTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leoben, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of clay minerals on the carbonate chemistry in a marine clay formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mazurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Mid-European Clay Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls of Ca/Mg/Fe activity ratios in pore water chemistry models of the Callovian--Oxfordian Clay Formation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pearls defects evidenced by EPMA, EDS and coupled SEM-μ-Raman spectroscopies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Farre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth International Symposium on Water-Rock Interaction, WRI 14</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMAS 2013 - 13th European Worshop on Modern Developments and Applications in Microbeam Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Porto, Portugal. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781650v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage MEB-Raman: un système innovant et performant pour la minéralogie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Controls of Ca/Mg/Fe activity ratios in pore water chemistry models of the Callovian--Oxfordian Clay Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fléhoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque de la Société Française des Microscopies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourteenth International Symposium on Water-Rock Interaction, WRI 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Avignon, France. pp.475-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824159v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative chronology of deep circulations within the fractured basement of the Upper Rhine Graben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ramboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress, EGC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Pise, Italy. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pearls defects evidenced by EPMA, EDS and coupled SEM-μ-Raman spectroscopies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Couplage MEB-Raman: un système innovant et performant pour la minéralogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAS 2013 - 13th European Worshop on Modern Developments and Applications in Microbeam Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Porto, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">13ème colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801783v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBSD et couplage MEB-Raman, 2 techniques complémentaires pour la micro-caractérisation des phases et orientations dans le MEB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées pédagogiques GN-MEBA : L'analyse EBSD - Evolutions et exemples d'application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Raman spectroscopy to characterize and distinguish minerals of the alunite supergroup</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+                <w:t xml:space="preserve">Characterization of mineralogical metal carriers in dredged sediments deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Michel</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Raman Xth Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nancy, France. pp.Mineralogy and Gemmology</w:t>
+              <w:t xml:space="preserve">The Sixth SUITMA International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694193v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling SEM and Raman spectroscopy, a powerful tool for geological materials characterisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamics of bacterial biofilms formation on granular activated carbon in aquatic sediments polluted with PCBs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Microscopy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Microbial Ecology (ISME14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Copenhague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699573v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification et caractérisation de la formation d'un biofilm sur du charbon actif dans des sédiments pollués par des PCB</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Couplage MEB-Raman, un outil puissant pour la caractérisation des géomatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les biofilms au service des biotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Narbonne, France</w:t>
+              <w:t xml:space="preserve">XVIII° Journées de Spectroscopie Vibrationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657844v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bacterial biofilms formation on granular activated carbon in aquatic sediments polluted with PCBs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coupling SEM and Raman spectroscopy, a powerful tool for geological materials characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Microbial Ecology (ISME14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Copenhague, France</w:t>
+              <w:t xml:space="preserve">15th European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710144v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage MEB-Raman, un outil puissant pour la caractérisation des géomatériaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quantification et caractérisation de la formation d'un biofilm sur du charbon actif dans des sédiments pollués par des PCB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII° Journées de Spectroscopie Vibrationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les biofilms au service des biotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699563v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mineralogical metal carriers in dredged sediments deposit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Hennet</w:t>
+                <w:t xml:space="preserve">Use of Raman spectroscopy to characterize and distinguish minerals of the alunite supergroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bataillard</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth SUITMA International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Geo-Raman Xth Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nancy, France. pp.Mineralogy and Gemmology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612334v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron x-ray and electron micro-probe study of contaminated dredged sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL 2012 : 4th International Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par micro-fluorescence X et microsonde électronique des porteurs minéralogiques d'éléments traces dans des sédiments mis en dépôt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque " Rayons X et Matière "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Tours, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative EPMA and μ-XRF methods for mapping micro-scale distribution of iodine in biocarbonates of the Callovian-Oxfordian clayey formation at Bure, Eastern part of the Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Denecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Falkenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere (Migration '09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Kennewick, United States. pp.271-277, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pce.2010.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00492597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8406,404 +8540,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical and cristallochemical characterizations of Ni-bearing clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Blaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony da Silva Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on the geochemical cycle of nickel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nancy, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions with bacterial biofilm and toxicity for bacterial communities of reactive iron nanoparticles (nZVI) used for nanoremediation of contaminated groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montréal, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of bacterial biofilm on reactive nanoparticles (NanoFer 25S) mobility in laboratory columns filled with sandy material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Tuot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaConSoil 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8813,189 +8947,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman-in-SEM studies of inorganic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Douthwaite, Simon Duckett, Jack Yarwood. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopic Properties of Inorganic and Organometallic Compounds : Volume 45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.79-116, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781782621485-00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId252"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9142,51 +9276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2026.106696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05206704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pino-Herrera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Greffi&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03921921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10665-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Phalyvong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tharaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.549896" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02143404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Blaineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villanova-De-Benavent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony da Silva Alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106874" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03709984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pauwels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00141" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02160944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahond&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Duron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.04.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahondere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8548-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Braibant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSFKSGXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02160957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Vana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618010541" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02160953v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schmidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12684" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Misseri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7549-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01652867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J86B1Q8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1606753" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01652861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761701265X" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01555328v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2673" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01696257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Rakotondranaivo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.52.3.266" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ruste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2573" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03670649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.1400012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01087984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.06.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T2WSK10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quinn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Mosselmans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-013-0829-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01175490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620404" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00772415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0647-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4W796PR1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00840868v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2013.05.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1J72RVL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847796v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2012.07.094" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSJLN1DJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00587526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grangeon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00595112v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jezequel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;ny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jean-Prost" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.12.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurioux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bizi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Conte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.030" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Millot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rifflet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429378v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Glorieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00064.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBMHT5J1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019836102776" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDB2WM4S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05036999v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1324/1/012012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04519824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621908v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naumenko-D&#232;zes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Beck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03934984v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wille Guillaume" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Orucoglu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourhis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04006090v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03681694v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel-Achin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03681678v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05007010v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02160922v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01803656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01793637v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01491427v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01621348v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jolly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01292830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01308940v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349598v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188941v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203773v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01112867v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01011944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01004419v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mazurek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00781650v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinsot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.133" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00788988v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00801783v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Farre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924384v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00694193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00699573v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00710144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00699563v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612334v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Poitevin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657766v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00634472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492597v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Denecke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falkenberg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2010.04.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01611667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Blaineau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orberger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01343173v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Jonathan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01147494v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Tuot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023680v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782621485-00079" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-LPSDS0R7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2026.106696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140364" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05206704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pino-Herrera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Greffi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03921921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10665-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Phalyvong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tharaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.549896" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02143404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Blaineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villanova-De-Benavent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony da Silva Alves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106874" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03709984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pauwels" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00141" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02160944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahond&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Schmidt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Duron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.04.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahondere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8548-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02160957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Vana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618010541" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Braibant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.035" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSFKSGXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02160953v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schmidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12684" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Misseri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7549-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01652867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.106" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J86B1Q8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1606753" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01652861v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761701265X" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01555328v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2673" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01696257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raoul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Rakotondranaivo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.52.3.266" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03670649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.1400012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ruste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2573" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quinn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Mosselmans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-013-0829-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01087984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.06.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T2WSK10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01175490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620404" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00772415v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0647-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4W796PR1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00840868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2013.05.019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1J72RVL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2012.07.094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSJLN1DJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00587526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grangeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00595112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jezequel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;ny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jean-Prost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.12.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bizi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Conte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.030" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441131v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Millot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rifflet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429378v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Glorieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00064.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBMHT5J1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019836102776" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDB2WM4S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05036999v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1324/1/012012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04519824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naumenko-D&#232;zes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Beck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03934984v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wille Guillaume" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Orucoglu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourhis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04006090v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03681678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel-Achin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03681694v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05007010v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02160922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01793637v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01803656v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01491427v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01621348v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jolly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01292830v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01308940v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349598v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01112867v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01011944v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01004419v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mazurek" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00801783v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Farre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00781650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinsot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.133" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00788988v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824159v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Poitevin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00710144v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00699563v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00699573v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657844v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00694193v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657766v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00634472v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492597v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Denecke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falkenberg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2010.04.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01611667v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Blaineau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orberger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01343173v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Jonathan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01147494v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Tuot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023680v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782621485-00079" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-LPSDS0R7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>