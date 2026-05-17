--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -632,498 +632,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Constraints on the Crystallization of Silica Phases in Silicic Magmas</w:t>
+                <w:t xml:space="preserve">Garnierite characterization for open mineral databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Beate Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+                <w:t xml:space="preserve">Pierre-Gilles Blaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wille</w:t>
+                <w:t xml:space="preserve">C. Villanova-De-Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony da Silva Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egab004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.106874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2021.106874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03178781v1</w:t>
+                <w:t xml:space="preserve">hal-02143404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing CeO2 and TiO2 Nanoparticle Concentrations in the Seine River and Its Tributaries Near Paris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Constraints on the Crystallization of Silica Phases in Silicic Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sivry</w:t>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pauwels</w:t>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Tharaud</w:t>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, 14 p. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (1), pp.egab004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2020.549896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egab004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742094v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03178781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garnierite characterization for open mineral databases</w:t>
+                <w:t xml:space="preserve">Assessing CeO2 and TiO2 Nanoparticle Concentrations in the Seine River and Its Tributaries Near Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+                <w:t xml:space="preserve">Karine Phalyvong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate Orberger</w:t>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Gilles Blaineau</w:t>
+                <w:t xml:space="preserve">Hélène Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villanova-De-Benavent</w:t>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony da Silva Alves</w:t>
+                <w:t xml:space="preserve">Mickael Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 231, pp.106874. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2021.106874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2020.549896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143404v1</w:t>
+                <w:t xml:space="preserve">hal-03742094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and Origins of Cerium Dioxide and Titanium Dioxide Nanoparticles in the Loire River (France) by Single Particle ICP-MS and FEG-SEM Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Phalyvong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1415,877 +1415,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal Raman-in-SEM Imaging: a New Method for 3D Morphology of Asbestos like Fibers in a Mineral Matrix - Complementarity with SEM-FIB.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do natural biofilm impact nZVI mobility and interactions with porous media? A column study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rostislav Vana</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927618010541⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 610-611, pp.709 - 719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160957v1</w:t>
+                <w:t xml:space="preserve">hal-01652867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural attenuation of TiO2 nanoparticles in a fractured hard-rock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Braibant</w:t>
+                <w:t xml:space="preserve">A Deep Alteration and Oxidation Profile in a Shallow Clay Aquitard: Example of the Tégulines Clay, East Paris Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Debure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/1606753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.07.035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02120384v1</w:t>
+                <w:t xml:space="preserve">insu-01719398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal microcharacterisation of trace-element zonation and crystallographic orientation in natural cassiterite by combining cathodoluminescence, EBSD, EPMA and contribution of confocal Raman-in-SEM imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural attenuation of TiO2 nanoparticles in a fractured hard-rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Braibant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12684⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 359, pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160953v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM and FESEM characterization of asbestiform and non-asbestiform actinolite fibers in hydrothermally altered dolerites (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confocal Raman-in-SEM Imaging: a New Method for 3D Morphology of Asbestos like Fibers in a Mineral Matrix - Complementarity with SEM-FIB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lahondère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wille</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeromine Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostislav Vana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-018-7549-5⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (S1), pp.2012-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618010541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860697v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do natural biofilm impact nZVI mobility and interactions with porous media? A column study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multimodal microcharacterisation of trace-element zonation and crystallographic orientation in natural cassiterite by combining cathodoluminescence, EBSD, EPMA and contribution of confocal Raman-in-SEM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 270 (3), pp.309-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01652867v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Alteration and Oxidation Profile in a Shallow Clay Aquitard: Example of the Tégulines Clay, East Paris Basin, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+                <w:t xml:space="preserve">TEM and FESEM characterization of asbestiform and non-asbestiform actinolite fibers in hydrothermally altered dolerites (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lahondère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeromine Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bouchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Misseri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018, pp.1 - 20. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2018/1606753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-018-7549-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01719398v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryo-Scanning Electron Microscopy (SEM) and Scanning Transmission Electron Microscopy (STEM)-in-SEM for Bio- and Organo-Mineral Interface Characterization in the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2828,759 +2828,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and arsenic speciation in marine sediments undergoing a resuspension event: the impact of biotic activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineralogical and Isotopic Record of Diagenesis from the Opalinus Clay Formation at Benken, Switzerland: Implications for the Modeling of Pore-Water Chemistry in a Clay Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bataillard</w:t>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+                <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Quinn</w:t>
+                <w:t xml:space="preserve">Eric Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Mosselmans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-013-0829-5⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (4), pp.286-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944134v1</w:t>
+                <w:t xml:space="preserve">hal-01175490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman-in-SEM, a multimodal and multiscale analytical tool: Performance for materials and expertise</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Iron and arsenic speciation in marine sediments undergoing a resuspension event: the impact of biotic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bataillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Mosselmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2014.06.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.615-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-013-0829-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01087984v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical and Isotopic Record of Diagenesis from the Opalinus Clay Formation at Benken, Switzerland: Implications for the Modeling of Pore-Water Chemistry in a Clay Formation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman-in-SEM, a multimodal and multiscale analytical tool: Performance for materials and expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.50 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2014.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01175490v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01087984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm formation vs. PCB adsorption on granular activated carbon in PCB-contaminated aquatic sediment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled SEM-microRaman system: A powerful tool to characterize a micrometric aluminum-phosphate-sulfate (APS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mercier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Amalric</w:t>
+                <w:t xml:space="preserve">R. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1048, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2013.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-012-0647-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772415v1</w:t>
+                <w:t xml:space="preserve">insu-00840868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled SEM-microRaman system: A powerful tool to characterize a micrometric aluminum-phosphate-sulfate (APS)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+                <w:t xml:space="preserve">Biofilm formation vs. PCB adsorption on granular activated carbon in PCB-contaminated aquatic sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Michel</w:t>
+                <w:t xml:space="preserve">Laurence Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1048, pp.33-40. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (4), pp.793-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2013.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-012-0647-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00840868v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of alunite supergroup minerals by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,51 +3704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3933,51 +3933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural iodine in a clay formation: Implications for iodine fate in geological disposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4595,51 +4595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ long-term interactions between different concrete formulas and COx claystone in a deep disposal context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4884,51 +4884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selenate uptake by green rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esra Orucoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5328,90 +5328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnierite characterisation for open data bases for nickel laterite exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gilles Blaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony da Silva Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5522,90 +5522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the presence of a natural biofilm on mobility and reactivity towards tetrachloroethylene (PCE) of NZVI used for nanoremediation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5699,51 +5699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeromine Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostislav Vana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy &amp; Microanalysis 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Baltimore, United States</w:t>
@@ -5766,980 +5766,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal microcharacterization of trace-elements in defective pearls by SEM-CL, EPMA, µ-XRF and CONFOCAL RAMAN-IN-SEM imaging.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l'interaction biofilm-nanoparticules par des approches microscopiques (fluorescence, MEB, STEM, MET, EDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAS 2017 15th European Workshop and IUMAS-7 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">8ème Colloque de Réseau National Biofilm (RNB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491427v1</w:t>
+                <w:t xml:space="preserve">hal-01621348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'interaction biofilm-nanoparticules par des approches microscopiques (fluorescence, MEB, STEM, MET, EDS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multimodal microcharacterization of trace-elements in defective pearls by SEM-CL, EPMA, µ-XRF and CONFOCAL RAMAN-IN-SEM imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Crampon</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Jolly</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque de Réseau National Biofilm (RNB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">EMAS 2017 15th European Workshop and IUMAS-7 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621348v1</w:t>
+                <w:t xml:space="preserve">hal-01491427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEM techniques for the bio- and organo-mineral interface characterisation in environmental science</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Richard</w:t>
+                <w:t xml:space="preserve">Profil d'altération dans les argiles tégulines, Bassin de Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Burel</w:t>
+                <w:t xml:space="preserve">Benoît Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Microbeam Analysis Society, May 2016, Marcoule, France</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292830v1</w:t>
+                <w:t xml:space="preserve">hal-01349598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of biofilm-nanoparticles interaction using microscopy (fluorescence, MEB, STEM, MET, EDS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">SEM techniques for the bio- and organo-mineral interface characterisation in environmental science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Jolly</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Burel</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOFILMS 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">EMAS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Microbeam Analysis Society, May 2016, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308940v1</w:t>
+                <w:t xml:space="preserve">hal-01292830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil d'altération dans les argiles tégulines, Bassin de Paris, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+                <w:t xml:space="preserve">Analysis of biofilm-nanoparticles interaction using microscopy (fluorescence, MEB, STEM, MET, EDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">BIOFILMS 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349598v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles and bacterial biofilm interactions in natural waters: Implication for NPs mobility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Michel</w:t>
+                <w:t xml:space="preserve">Couplage d'outils analytiques pour l'étude de la distribution géochimique des éléments Cu et Zn dans les sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 36th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">Journées thématiques du GN MEBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188941v1</w:t>
+                <w:t xml:space="preserve">hal-01112867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage d’outils analytiques pour l’étude des géo-matériaux - application à l'étude de la distribution de polluants métalliques dans des sédiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticles and bacterial biofilm interactions in natural waters: Implication for NPs mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique RECAMIA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau RECAMIA, Oct 2015, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">SETAC North America 36th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203773v1</w:t>
+                <w:t xml:space="preserve">hal-01188941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage d'outils analytiques pour l'étude de la distribution géochimique des éléments Cu et Zn dans les sédiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Couplage d’outils analytiques pour l’étude des géo-matériaux - application à l'étude de la distribution de polluants métalliques dans des sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques du GN MEBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique RECAMIA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau RECAMIA, Oct 2015, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112867v1</w:t>
+                <w:t xml:space="preserve">hal-01203773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEM and µ-Raman characterization of electron beam damages on fluor-apatites : Implication for EPMA analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAS 2014 : 11th EMAS Regional Workshop on ELECTRON PROBE MICROANALYSIS OF MATERIALS TODAY - PRACTICAL ASPECTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leoben, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6777,51 +6777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of clay minerals on the carbonate chemistry in a marine clay formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mazurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6866,554 +6866,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pearls defects evidenced by EPMA, EDS and coupled SEM-μ-Raman spectroscopies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controls of Ca/Mg/Fe activity ratios in pore water chemistry models of the Callovian--Oxfordian Clay Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Farre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Fléhoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAS 2013 - 13th European Worshop on Modern Developments and Applications in Microbeam Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourteenth International Symposium on Water-Rock Interaction, WRI 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Avignon, France. pp.475-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801783v1</w:t>
+                <w:t xml:space="preserve">hal-00781650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls of Ca/Mg/Fe activity ratios in pore water chemistry models of the Callovian--Oxfordian Clay Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative chronology of deep circulations within the fractured basement of the Upper Rhine Graben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth International Symposium on Water-Rock Interaction, WRI 14</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geothermal Congress, EGC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Pise, Italy. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781650v1</w:t>
+                <w:t xml:space="preserve">hal-00788988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative chronology of deep circulations within the fractured basement of the Upper Rhine Graben</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+                <w:t xml:space="preserve">Couplage MEB-Raman: un système innovant et performant pour la minéralogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wille</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geothermal Congress, EGC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Pise, Italy. 10 p</w:t>
+              <w:t xml:space="preserve">13ème colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788988v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage MEB-Raman: un système innovant et performant pour la minéralogie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pearls defects evidenced by EPMA, EDS and coupled SEM-μ-Raman spectroscopies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Farre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque de la Société Française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">EMAS 2013 - 13th European Worshop on Modern Developments and Applications in Microbeam Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Porto, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824159v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBSD et couplage MEB-Raman, 2 techniques complémentaires pour la micro-caractérisation des phases et orientations dans le MEB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées pédagogiques GN-MEBA : L'analyse EBSD - Evolutions et exemples d'application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7432,657 +7432,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mineralogical metal carriers in dredged sediments deposit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+                <w:t xml:space="preserve">Dynamics of bacterial biofilms formation on granular activated carbon in aquatic sediments polluted with PCBs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth SUITMA International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Microbial Ecology (ISME14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Copenhague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612334v1</w:t>
+                <w:t xml:space="preserve">hal-00710144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bacterial biofilms formation on granular activated carbon in aquatic sediments polluted with PCBs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage MEB-Raman, un outil puissant pour la caractérisation des géomatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Microbial Ecology (ISME14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Copenhague, France</w:t>
+              <w:t xml:space="preserve">XVIII° Journées de Spectroscopie Vibrationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710144v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage MEB-Raman, un outil puissant pour la caractérisation des géomatériaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification et caractérisation de la formation d'un biofilm sur du charbon actif dans des sédiments pollués par des PCB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII° Journées de Spectroscopie Vibrationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les biofilms au service des biotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699563v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling SEM and Raman spectroscopy, a powerful tool for geological materials characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification et caractérisation de la formation d'un biofilm sur du charbon actif dans des sédiments pollués par des PCB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Mercier</w:t>
+                <w:t xml:space="preserve">Characterization of mineralogical metal carriers in dredged sediments deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bataillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les biofilms au service des biotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Narbonne, France</w:t>
+              <w:t xml:space="preserve">The Sixth SUITMA International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657844v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Raman spectroscopy to characterize and distinguish minerals of the alunite supergroup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8146,77 +8146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron x-ray and electron micro-probe study of contaminated dredged sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,77 +8267,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par micro-fluorescence X et microsonde électronique des porteurs minéralogiques d'éléments traces dans des sédiments mis en dépôt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8401,51 +8401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative EPMA and μ-XRF methods for mapping micro-scale distribution of iodine in biocarbonates of the Callovian-Oxfordian clayey formation at Bure, Eastern part of the Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Denecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8554,90 +8554,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical and cristallochemical characterizations of Ni-bearing clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Blaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony da Silva Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8679,103 +8679,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions with bacterial biofilm and toxicity for bacterial communities of reactive iron nanoparticles (nZVI) used for nanoremediation of contaminated groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montréal, Canada. </w:t>
@@ -8804,90 +8804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of bacterial biofilm on reactive nanoparticles (NanoFer 25S) mobility in laboratory columns filled with sandy material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Tuot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8987,77 +8987,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Douthwaite, Simon Duckett, Jack Yarwood. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopic Properties of Inorganic and Organometallic Compounds : Volume 45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.79-116, 2014, </w:t>
@@ -9276,51 +9276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2026.106696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140364" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05206704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pino-Herrera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Greffi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03921921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10665-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Phalyvong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tharaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.549896" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02143404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Blaineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villanova-De-Benavent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony da Silva Alves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106874" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03709984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pauwels" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00141" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02160944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahond&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Schmidt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Duron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.04.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahondere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8548-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02160957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Vana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618010541" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Braibant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.035" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSFKSGXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02160953v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schmidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12684" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Misseri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7549-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01652867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.106" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J86B1Q8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1606753" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01652861v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761701265X" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01555328v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2673" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01696257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raoul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Rakotondranaivo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.52.3.266" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03670649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.1400012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ruste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2573" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quinn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Mosselmans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-013-0829-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01087984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.06.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T2WSK10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01175490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620404" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00772415v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0647-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4W796PR1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00840868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2013.05.019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1J72RVL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2012.07.094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSJLN1DJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00587526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grangeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00595112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jezequel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;ny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jean-Prost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.12.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bizi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Conte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.030" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441131v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Millot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rifflet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429378v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Glorieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00064.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBMHT5J1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019836102776" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDB2WM4S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05036999v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1324/1/012012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04519824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naumenko-D&#232;zes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Beck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03934984v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wille Guillaume" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Orucoglu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourhis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04006090v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03681678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel-Achin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03681694v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05007010v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02160922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01793637v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01803656v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01491427v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01621348v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jolly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01292830v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01308940v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349598v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01112867v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01011944v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01004419v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mazurek" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00801783v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Farre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00781650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinsot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.133" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00788988v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824159v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Poitevin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00710144v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00699563v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00699573v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657844v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00694193v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657766v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00634472v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492597v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Denecke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falkenberg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2010.04.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01611667v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Blaineau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orberger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01343173v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Jonathan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01147494v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Tuot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023680v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782621485-00079" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-LPSDS0R7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2026.106696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140364" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05206704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pino-Herrera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Greffi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03921921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10665-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02143404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Blaineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villanova-De-Benavent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony da Silva Alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Phalyvong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tharaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.549896" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03709984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pauwels" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00141" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02160944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahond&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Schmidt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Duron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.04.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahondere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8548-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01652867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J86B1Q8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1606753" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Braibant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSFKSGXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02160957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Vana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618010541" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02160953v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schmidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12684" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Misseri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7549-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01652861v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761701265X" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01555328v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2673" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01696257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raoul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Rakotondranaivo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.52.3.266" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03670649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.1400012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ruste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2573" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01175490v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620404" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quinn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Mosselmans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-013-0829-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01087984v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.06.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T2WSK10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00840868v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2013.05.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1J72RVL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00772415v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0647-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4W796PR1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2012.07.094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSJLN1DJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00587526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grangeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00595112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jezequel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;ny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jean-Prost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.12.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bizi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Conte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.030" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441131v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Millot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rifflet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429378v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Glorieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00064.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBMHT5J1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019836102776" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDB2WM4S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05036999v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1324/1/012012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04519824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naumenko-D&#232;zes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Beck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03934984v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wille Guillaume" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Orucoglu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourhis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04006090v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03681678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel-Achin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03681694v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05007010v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02160922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01793637v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01803656v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01621348v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jolly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01491427v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349598v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01292830v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01308940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01112867v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188941v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01011944v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01004419v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mazurek" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00781650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinsot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.133" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00788988v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824159v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00801783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Farre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00710144v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00699563v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657844v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00699573v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612334v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Poitevin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00694193v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657766v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00634472v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492597v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Denecke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falkenberg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2010.04.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01611667v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Blaineau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orberger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01343173v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Jonathan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01147494v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Tuot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023680v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782621485-00079" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-LPSDS0R7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>