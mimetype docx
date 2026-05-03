--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William Berthomière </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">William BERTHOMIERE - Chercheur CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william-berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4012-4265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057521166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:171pt; height:61pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId11" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">For English version, please scroll down</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière a un cursus de géographie sociale et il est directeur de recherche au CNRS, affecté au laboratoire </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSAGES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 5319).Il est titulaire d'un doctorat de géographie sur &amp;quot;Israël et l'immigration. Les Juifs de l'ex-Union soviétique, acteurs des enjeux territoriaux et identitaires d'Israël&amp;quot; (Laboratoire Migrinter, CNRS-Université de Poitiers, 2000) et d'une habilitation à diriger des recherches intitulée &amp;quot;En-quête de signes : Migrations, Places et Continuité(s). Retour d'expérience à partir du cas israélien&amp;quot; (2012).Au cours de son parcours de recherche, il a été lauréat de la bourse post-doctorale Lavoisier financée par le Ministère français des Affaires étrangères, chercheur à l'Université hébraïque de Jérusalem et au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche Français à Jérusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS-MEAE), et il a reçu la médaille de bronze du CNRS. Il a été directeur du laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et co-directeur de la </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (REMi)Ce parcours de recherche lui a permis de produire un ensemble de travaux sur les migrations internationales, les diasporas et le transnationalisme (cf. liste des publications ci-dessous).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son activité scientifique s’exerce principalement au sein de trois grands champs de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les dynamiques contemporaines des migrations en Israël.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La question des mobilités et de l’inscription des migrations internationales au sein des espaces ruraux. Appuyées sur la notion de migrant−acteur, ces recherches mettent en lumière des modes d'ancrage qui sont autant de modalités d'appartenances révélatrices de manière de faire société dans un monde inscrit dans le processus de globalisation. Dans une perspective plus phénoménologique, ces travaux interrogent les dimensions spatiales de la présence.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dans les perspectives ouvertes par l’écriture d’une géographie de la présence, l’échelle du quotidien et des pratiques journalières soutient la production de travaux sur la micro-géographie et plus largement sur la notion d’espace public.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, une large part de son activité scientifique est également consacrée à une réflexion méthodologique sur l'usage et la place de l'image dans la recherche en SHS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2013 à 2019 - Membre du cluster </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Intégration régionale » du LAbex DynamiTe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en partenariat avec Yann Richard (Géographe, Paris 1-Prodig) et Mathilde Maurel (Economiste, CNRS-CES).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2015 à 2018 - Membre du programme ECOS « Mobilités spatiales et transformations dans les anciennes périphéries urbaines des métropoles d’Amérique latine (Bogotá, Buenos Aires et Santiago du Chili) : la ville latino-américaine entre le centre et la périphérie actuelle », coordonné par Françoise Dureau pour Migrinter.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2016 à 2022 - Membre du projet de recherche MIFI (Migrations de Français vers Israël) coordonné par Yann Scioldo Zürcher (CR CNRS, UMIFRE Centre de Recherche Français de Jérusalem) et financé par l’AAP CNRS &amp;quot;Attentats-Recherche&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2016 à 2021 - Membre du projet </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR CAMIGRI « Les campagnes françaises dans la dynamique des migrations internationales »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par David Lessault (CR, CNRS-Migrinter).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2022 à 2024 - Membre du projet de recherche &amp;quot;Dynamo&amp;quot; (Dynamiques migratoires d'un monastère. Clercs et laïcs au quartier arménien de Jérusalem de la fin du 19e siècle à nos jours), coordonné par Boris Adjemiam (UGAB) et Yann Scioldo-Zürcher Levi (UMR CRH) - financeur: Institut Convergences Migrations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2022 à 2025 - Co-responsable du projet de recherche &amp;quot;</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer sa route</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; avec Céline Gaille (Photographe) et Christophe Imbert (Géographe - UMR IDEES) - financeur: Forum des vies mobiles (financé par le mécénat de la SNCF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 - Membre du programme de recherche AMI SHS </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECRIPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste des responsabilités académiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Française des Méthodes Visuelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RFMV)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dépuis février 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Directeur Adjoint Scientifique en charge du pôle Europe et International de </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Sciences Humaines et Scoiales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités exercées :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2008 – Membre élu et Secrétaire scientifique de la section 39 « Espace, société et territoire » du Comité national de la recherche scientifique (CoNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2007 – Co-Directeur du Master recherche Migrations internationales et relations interethniques (MIES) de l’Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2011 – Directeur de l’UMR MIGRINTER (Migrations internationales, espace et société - UMR 6588 CNRS/Université de Poitiers).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2017 – Membre du Comité éditorial de la </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(REMi).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 – Directeur de l’École doctorale Sociétés et Organisations pour le site poitevin du PRES Limousin Poitou-Charentes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2016 – Membre nommé du Conseil Scientifique du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche Français à Jérusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS-MEAE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2016 – Co-directeur de la </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (REMi).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 – Chargé de mission à l’</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSHS du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en charge du programme MISTRALS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Integrated STudies at Regional And Local Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 – Directeur adjoint scientifique (DAS) à l’InSHS du CNRS en charge de la section  Espaces, territoires et sociétés (CoNRS section 39) et du programme Mistrals.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 – Membre nommé du Comité scientifique du département de la recherche du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée national de l'histoire </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2022 – Conseiller scientifique au sein du Groupe Analyse et Synthèses de la recherche du Hcéres, puis Conseiller scientifique coordonnateur en charge des Sciences Humaines et Sociales au sein du Département d'évaluation de la recherche du Hcéres.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 – Chargé de mission auprès de la Direction des ressources humaines du CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025 – Membre de la commission de recrutement et d'évaluation de l'</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de thèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'ensemble des informations sont disponibles sur: </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots-clés: Migrations dans les espaces ruraux, Diasporas, Espaces publics, Micro-géographie, Photographie et méthodes visuelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour la version en français, voir ci-dessus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière is Social Geographer and Senior Scientist at the CNRS (Unit of research </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSAGES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).  He holds a PhD of Geography on « Israel and Immigration. The Jews from Former Soviet Union, actors of the territorial and identity stakes of Israel » from the University of Poitiers (2000) and in July 2012, he received a French accreditation to supervise Doctoral research. During the last years, he was a recipient of the Lavoisier Post-Doctoral Fellowship funded by the French Ministry of Foreign Affairs and Research fellow at the Hebrew University of Jerusalem and the French Research Center of Jerusalem. He also received the CNRS Bronze Medal in 2004. And he was the Director of Migrinter from October 2006 to March 2011 and co-director of the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (REMi)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His current scientific activities are devoted to the diversity of migrations in Israel, the dynamics of international migrations in rural areas and more specifically oriented to: 1. the concepts of diaspora and migrant territoriality, 2. the notions of public space and presence. In terms of methodology, William Berthomière is also working on the use and the status of fieldwork photography in the scientific production in the social sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keywords: Israel, Migration in rural areas, Diaspora, Microgeography, Photography and Visual methods</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william.berthomiere@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PASSAGES (UMR 5319 CNRS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Suds</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">12 esplanade des Antilles - Bureau 123</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">33607 Pessac cedex (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir pour Israël - Une nouvelle migration de Juifs de France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François-Rabelais, 2023, Migrations, 978-2-86906-905-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces de la dispersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ma Mung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Diminescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30 (3-4), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Juifs d'ex-URSS en Israël: Chronique d'une décennie d'immigration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière. Editions Universitaires Européennes, pp.276, 2011, 6131533237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias des minorités ethniques. Représenter l’identité collective sur la scène publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26 (1), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen-Orient : conflits et mobilités dans un espace mondialisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2009, EchoGéo - rubrique "Sur le champ"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas dans le monde contemporain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chivallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière &amp; Christine Chivallon. Karthala - MSHA, pp.419, 2006, 2845868146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas. 2000 ans d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Anteby, William Berthomière &amp; Gabriel Sheffer. Presses Universitaires de Rennes, pp.497, 2005, 2-7535-0057-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen-Orient : mutations récentes d'un carrefour migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux visages de l'immigration en Israël.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Anteby-Yemini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12 (3), 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En revenir différemment… » : réflexions autour de l’interdisciplinarité dans l’étude des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dubus; Emmanuel Ma Mung; Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création du champ d'étude des migrations internationales. Rencontre autour de Gildas Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.69-75, 2024, Géographies en liberté, 978-2-336-41849-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité de façade des commerces &amp;quot;français&amp;quot; de la rue Bograshov à Tel-Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie. Dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-027781-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête d’espaces publics : sur les traces d’une géographie de la présence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Fleury; Jean-Baptiste Frétigny; Dimitrina Kanellopoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces publics à l'épreuve des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.123-136, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité de façade des commerces « français » de la rue Bograshov à Tel-Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie - Dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-027781-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et dynamiques des espaces publics : une méthodologie associant enquête par questionnaires et observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mercedes Di Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Meissonnier; Stéphanie Vincent; Mathieu Rabaud; Vincent Kaufmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA, 2020, Collection Rapports de recherche et rapports techniques, 978-2-37180-423-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ migratoire : une notion fondatrice des théories contemporaines des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-50, 2019, 978-2-86906-695-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture des processus de recomposition des frontières sociales depuis Tel Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Parizot; Stéphanie Latte Abdallah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israël/Palestine. L'illusion de la séparation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-310, 2017, Sociétés contemporaines, 979-10-320-0121-9. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.8176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01610977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change and Human Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominguez-Mujica J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change and Human Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p. 115-140, 2016, 978-981-10-0049-2. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-0050-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01260943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le légitime, le temporaire et l'infiltré ou les trois visages de l'immigration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Anteby-Yemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Schmoll, Hélène Thiollet &amp; Catherine Wihtol de Wenden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.259-270, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gildas Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.256-260, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign Workers: Faces of the Globalization of Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Dieckhoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Modern, Israel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.45-62, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Globalization of International Migration from an Israeli perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boucher et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnationalism in the Global City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deusto University, pp.45-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À French what ? » À la recherche d’une diaspora française. Premiers éléments d’enquête au sein de l’espace internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dana Diminescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eDiasporas Atlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le migrazioni internazionali. una domanda globalizzò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare e ripensare le migrazioni: schemi concettuali e ipotesi interpretative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitá degli studi di Napoli Federico II, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales : une question mondialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Férréol &amp; A. Péralva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique sociale et rapport à l’altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de monde sans mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Dureau &amp; Marie-Antoinette Hily </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.175-187, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas : communautés globales de l’ère digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souley Hassane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ch. Jaffrelot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enjeu mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceri-L'express, pp.227-235, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs étrangers, figures d’une ‘nouvelle mondialisation’ d’Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dieckhoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État d'Israël</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI-Fayard, pp.205-2016, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration des travailleurs étrangers : une question identitaire pour Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. D. Heidemann &amp; S. A. da Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migração : nação, lugar e dinamicas territoriais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanitas, pp.213-220, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du retour en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William BERTHOMIERE, Christine CHIVALLON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas dans le monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.317-336, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00185774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation migratoire au cœur des sociétés, entre global et spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Carroué. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.63-98, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du retour en Israël: une lecture de géographie politique à partir du cas des Juifs ex-Soviétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière &amp; Christine Chivallon </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas dans le monde contemporain. Un état des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kartala, pp.317-336, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les inégalités socio-spatiales s'ethnicisent où une lecture possible de l'évolution de la société israélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Arlaud, Y. Jean &amp; D. Royoux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural-Urbain, les nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.323-334, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et déconstruire une diaspora : Quelques éléments d'observation à partir des juifs ex-soviétiques en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Anteby, William Berthomière &amp; Gabriel Sheffer </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 ans de diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.247-263, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaspora: An overview of a concept at the crossroad of Nation-State and transnationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W. Bosswick &amp; Ch. Husband. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative European Research in Migration, Diversity and Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Deusto and HumanitarianNet, pp.25-32, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di[a]spositif : décrire et comprendre les diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Anteby, William Berthomière &amp; Gabriel Sheffer </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 ans de diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-19, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration and the social dynamic of ethnic migration : The Jews from the Former Soviet Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainer Münz &amp; Rainer Ohliger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas and Ethnic Migrants : Germany, Israel and Russia in Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Cass, pp.338-354, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saison prochaine à Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Diminescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dana Diminescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visibles mais peu nombreux. Les circulations migratoires roumaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l’Homme, pp.117-136, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Palestine : populations, migrations, État(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Borne &amp; Jacques Scheibling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette-Livre, pp.195-215, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immigration of Foreign Workers: A Mirror of Israel's Changing Identity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cath Danks &amp; Paul Kennedy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization and Identities: Reconstructing the Local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations récentes en Israël (1989-1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanguin, A.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare Nostrum, dynamiques et mutations géopolitiques de la Méditerranée.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.219-234, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État d'Israël de 1948 à l'après guerre froide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIDELF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes démographiques et territoires : les frontières en question.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.461-471, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie dans l'étude des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon-Barouh, Ida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques migratoires et rencontres ethniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.59-72, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of International Immigrants’ Capitals on Neo-Endogenous Rural Development in the French and Spanish Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricard Morén-Alegret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/euco-2025-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05084354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers étrangers, des trajectoires d’installation entre mobilisation des privilèges et valorisation de la précarité. Regards depuis les campagnes du Sud -Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Par pur par hasard » : ancrages et destins croisés de nouveaux habitants (Ariège 2017-2019) (Article Portfolio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (2&amp;3), pp.269-279. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.17910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exilés et « néos » : Quand des migrations se rencontrent et recomposent des sociabilités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Migrer et (s’)installer, 208, pp.18-39. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.26544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exiles and “neos”. When migrations meet and recompose local sociabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ariege ‘Refuge’: Advantage and Diversity of a Host Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108-2, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.6947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reception of Exiles in Rural France: National Guidelines and Local Variations of a Dispersion Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Przybyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2-3), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.17873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des exilés dans les espaces ruraux en France : orientations nationales et déclinaisons locales d’une politique de dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Przybyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2-3), pp.53-82. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.15550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refuge ariégeois : atout et diversité d’une topographie de l’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108-2, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.7003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volunteer Associations and Integration of Immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.31814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand s’engager ancre et s’ancrer « engage » : les voies plurielles de l’autochtonie au sein des réseaux d’aide aux exilés en Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.6832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touchant-touché. Mécanique politique de la main tendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Réfugiés en images/Images de réfugiés, dirigé par Fabienne Le Houérou., 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de l’hospitalité, fonction-miroir de sociétés se pensant assiégées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.f16f23pd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d’approche croisée par l’économie et la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 749, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël n'échappe pas aux enjeux migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Anteby-Yemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tu.012.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, Metropolis, and Photographic Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ebilitigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Färber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3 et 4), pp.69-130. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.8188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation au prisme des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00603210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel como espacio de visibilización “atípica” de la globalización migratoria en el Mediterráneo Oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Áreas. Revista Internacional De Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.133-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israele o l’emergere «atipico» della mondializzazione migratoria nel Mediterraneo orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi emigrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 172, pp.818-836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119-120, pp.157-177. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.4223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20ème anniversaire, 22 (2), pp.67-82. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.2819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Diasporas et Espaces transnationaux&amp;lt;/i&amp;gt;, Bruneau Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (2), pp.165-166. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.4274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of a Cosmopolitan Tel Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migracijske i etničke teme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Anteby-Yemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographes associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.27-33. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geoas.2005.2307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The notion of « social networks » in migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrina Mihaylova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migracijske i etničke teme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (3), pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de ‘réseaux sociaux’ en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrina Mihaylova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1250, pp.6-12. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/homig.2004.4206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sionisme et immigration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Le sionisme est-'il mort ?, 33-34, pp.30-35. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.033.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Intifada, mondialisation et immigration de travailleurs étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 177, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence d’une Tel-Aviv cosmopolite ou les effets d’un fin mélange entre reconfigurations sociopolitiques internes et externes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Du cosmopolitisme en Méditerrannée, 67, pp.299-312. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance urbaine et immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (2), pp.134-150. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ingeo.2003.2884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'retour du nombre' : permanences et limites de la stratégie territoriale israélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Moyen-Orient : mutations récentes d’un carrefour migratoire, 19 (3), pp.73-94. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.2649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04648053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'an prochain à Jérusalem : Retour sur les enseignements de l'immigration des Juifs d'ex-URSS et d'Ethiopie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.154-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël au prisme des changements démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Une démocratie en question, 48, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02972456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des immigrations… Un Israël, une 'équation identitaire' complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alinéa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration from the former Soviet Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Arab world geographer = Le géographe du monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (4), pp.249-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de migrants versus logiques d'Etat : quels impacts sur la stratégie territoriale d'Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1-2, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/espos.2002.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration des juifs d'ex-URSS et d'Ethiopie en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1235, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/homig.2002.3773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux entrepreneurs en Israël ou les &amp;quot; péripéties &amp;quot; de l'intégration des Juifs d'ex-URSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migracijske i etničke teme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.227-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration d'ex-URSS et les colonies de Cisjordanie et de Gaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.201-218. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.2000.1750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration des travailleurs étrangers : miroir des mutations identitaires d'Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Orient </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de groupes-logiques d'Etat : Regards sur les pratiques de l'espace des Juifs d'ex-URSS en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épopée des Juifs d'ex-URSS en Israël.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAS MIGRACIONES RECIENTES EN ISRAEL: MEDIDAS E IMPACTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migraciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (117-140)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Aliya à l'immigration, ou la lecture d'un continuum migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (3), pp.33-60. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.1996.1515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration des Juifs d'ex-URSS : un nouveau défi pour Israël ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 11 (3), pp.19-41. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.1995.1476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël, un pays russe (podcast AKADEM/Institut Français de Tel Aviv)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ariège, une terre solidaire des exilés. Transrural initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colosses aux mains d'argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d'approche croisée par l'économie et la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01157873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et diversité des trajectoires d'installation dans les espaces ruraux ariégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recours, retours et détours néo-ruraux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences sociales du politique; UMR Territoires, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05016099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'émergent au structurant ? Mobilités et trajectoires d'installation complexe dans les espaces ruraux ariégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque international de l’AIDELF - DÉMOGRAPHIE ET MOBILITÉS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Démographes de Langue Française (AIDELF), Aug 2024, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing Ariel (West Bank): a longitudinal approach to the territorialization of the Israeli-Palestinian conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc-Escobar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Housing production in times of conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAPVS, CRH-LAVUE; Dinâmia’Cet-ISCTE, Nov 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide aux exilé·es dans les Pyrénées ariégeoises : un tissu social riche de la diversité de ses réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées franco-espagnoles de la géographie - Session G3 : Migrations, contrôle et accueil à la frontière franco-espagnole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LISST; UMR Geode; AGE; CNFG, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de vie pour mieux ralentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA; MSH de Dijon, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Mobilities and Transforming Ruralities: Two Case Studies of French Villages (in Ariege and in Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josepha Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EUGEO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUGEO, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se construire une vie ailleurs et autrement. » Parcours de vie au sein des Pyrénées ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champs des possibles. Expérimentations sociales, politiques et existentielles en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAA-UMR LAVUE 7218 CNRS, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec, penser par la photographie. Quels savoirs véhicule l’image sur les temporalités et les expériences migratoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouche Kunth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Scioldo-Zurcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Allez savoir #2 - Tout migre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’image dans les recherches sur les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création du champ d’étude des migrations internationales. Rencontre autour de Gildas Simon.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young migrants job inclusion within French globalized countryside : A diversity of experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants' labour inclusion: activation of network and cluster - 1st Capacity Building Workshop, LIME Project (funded by the European Union – DG Home Affairs – Asylum, Migration and Integration Fund)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03172267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales dans les campagnes françaises : diversification des présences étrangères et segmentation des dispositifs d’accueil – Le cas du Pays Loudunais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recompositions des campagnes françaises au regard des migrations internationales ? Mobilités, dispositifs d'accueil et inscription des personnes migrantes en milieu rural.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisser les territoires ariégeois de l’aide aux exilés : les usages de la photographie dans la méthodologie d'enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Différenciations territoriales et action collective : Pratiques migrantes et empreintes territoriales", UMR LISST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écritures exposées : traces et narrations des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua (non) grata. Les langues à l’épreuve des politiques migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR LIMINAL-INALCO, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête de signes ou l'esquisse d'une microgéographie de la présence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microgéographie au terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigració estrangera a les zones rurales franceses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fòrum del Projecte de recerca “HAMLETS. Immigració i desenvolupament sostenible a micropobles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre place dans le monde rural: étrangers et aidants, des attentes partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations internationales : de nouveaux enjeux pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DYNAMITE, groupe de travail « Produire la ville ordinaire » Masters Carthagéo et GéoPrisme (Universités Paris 1, Paris Diderot, ENSG), Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer sa présence : quand les migrations s’affichent sur les murs des villes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiller la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique politique de la main tendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques du refuge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue entre photographie et recherche sur les migrations dans le monde rural: Epreuves photographiques, épreuves de recherche : comment fixer des ancrages incertains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration-Murmuration. Seaward, Migration in Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, La Seyne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et s’engager en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Przybyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saint Die des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small villages in France: diversity and international immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th GRM Annual Seminar Series on Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épreuves photographiques, épreuves de recherche : comment fixer des ancrages incertains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations des migrations: La photographie en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la présence étrangère et des représentations collectives dans la rénovation d'une ancienne périphérie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasna Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïk Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.472-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En revenir différemment…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l'interdisciplinarité dans l'étude des migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS; IRIS; MIGRINTER; CADIS; Labex DynamiTe; IUF, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l'(in)hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences de l’(in)hospitalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER, Feb 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisser les formes d’une présence. Usages et limites de l’image pour saisir les dynamiques migratoires contemporaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration[s] en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier Médias et méthodes visuelles du Centre Emile Durkheim, Feb 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En revenir différemment… » : Réflexions autour de l’interdisciplinarité dans l’étude des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l’interdisciplinarité dans l’étude dans l’étude des migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El parque urbano como espacio publico: Normas, Formas y Practicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movilidades espaciales y transformaciones en las antiguas periferias urbanas de metrópolis de Latinoamérica (Bogotá, Buenos Aires y Santiago de Chile): La ciudad latinoamericana entre el centro y la periferia actual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamphlets exilés. Les territoires de la mémoire. Autour des travaux d'Enzo Villanueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exarmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter par l’image les espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces publics et mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Géographie-Cités, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un immeuble de Qatamon : fragment d’une histoire de Jérusalem. Discussion autour d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de Sciences sociales de la Faculté de Sciences Sociales et Economiques (FASSE) de l’Institut Catholique de Paris, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion de la communication de Sébastien Caquard « Les récits (de vie) comme base de données géographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en chiffre, mise en carte, mise en ordre du monde : approches critiques des métrologies de l’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de l'hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hospitalités urbaines ? recherches et créations artistiques au coeur des migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pOlau-pôle des arts urbains, Mar 2017, Saint-Pierre-des-Corps, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner/ées à voir les migrations internationales en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Image animée : Images de recherches en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber, ENS Lyon, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un immeuble de Qatamon: le fragment d’une histoire de Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond the Ghetto: Reconstructing Minority Quarter through Texts and Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI-CNRS Socio-anthropologie des Judaïsmes et Università Ca’ Foscari, Venise, Mar 2016, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphore des mains comme réception ou rejet du réfugié dans l’imagerie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Réfugiés en Images, Images de réfugiés. La mise en scène de la crise actuelle des réfugiés en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2016, poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image pour saisir les dynamiques migratoires contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Postures et méthodologies de chercheurs en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRMC, May 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire au coin de la rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d’approche croisée par l’économie et la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Migrations et intégrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et au Centre Interuniversitaire d’Études Françaises de l’Université Eötvös Loránd, Nov 2015, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace migratoire, retour sur une tentative de conjugaison des notions de mobilité et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Mobilités, Identités, Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche français à Jérusalem (CRFJ) et Institut français du Proche-Orient (IFPO), Mar 2015, Jérusalem, Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi certains objets et processus questionnent-ils l’urbain ? Quelques éclairages à partir des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re journée d’étude de la démarche de Prospective nationale de recherche urbaine : les enjeux épistémologiques et théoriques de la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et Anthropologie : de l’emprunt au décloisonnement disciplinaire ? Eclairages à partir des études migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Géographie et cultures : le « tourment culturel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Géographie et cultures, Sep 2014, Cerisy-La-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un intérêt théorique pour les réseaux sociaux en migration à l'usage du webcrawling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire méthodologique Mobilités, réseaux, migrations (MoRéMi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex SMS et UMR LISST, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L’aspect fugitif où la société prend’. Expériences de la coprésence et citadinités de marge (Neve Sha'anan, sud Tel Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Comment la sociologie des migrations internationales transforme-t-elle les paradigmes de la sociologie générale ? Un regard franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Université de Strasbourg et le Réseau Thématique 2 « Migrations, Altérité et Internationalisation » de l’Association Française de Sociologie (AFS), Dec 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler des migrations, dialoguer autour d'un projet (migratoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Dialogue des cultures, Culture du dialogue au Moyen-Orient »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sous le Haut Patronage du Président de la République libanaise et de l’Agence universitaire de la francophonie Mar 2013, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street Geography: réflexion autour des usages de l’image dans l’étude des migrations au sein d’un espace public comme la rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Quelles sources et méthodes pour la recherche sur les migrations ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Nov 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quêtes de signes : migrations, places et continuité(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Villes et migrations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LISST, Jan 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;projet migratoire&amp;quot;: quelques éléments d'analyse sur les contours académiques d'une notion polysémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international Stratégies des acteurs migrants et projet migratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter et Ormes, Jan 2011, Taroudant, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion sur les nouveaux enjeux théoriques et politiques des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Instituts français de recherche à l’étranger Un monde en mouvement, enjeux politiques et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAEDI et CNRS, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diaspora juive dans son rapport à la migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Diasporas: Identités, territoires, mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ibn Zohr, Jan 2009, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tel Aviv, une ville globale miroir de la société israélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Le Centenaire de Tel Aviv: "de l'urbain à l'humain" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue comme frontière : quelques éléments d’analyse depuis les quartiers sud de Tel-Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Limites et frontières des espaces israéliens et palestiniens II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREMAM, Nov 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Globalization of International Migrations from a Social Geography Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas Seminar on Critical Epistemologies of Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University, Jan 2008, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Changes and Return Migrations from the Former Soviet Space (The German and the Jewish Cases)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Research Center Conference, American University of Central Asia, Bishkek (Kirghizstan), Mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue, espace d'une lecture du processus de globalisation (sud Tel Aviv, 2005-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où en est la rue dans la globalisation? Standardisation, singularisation et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization of the international migrations: from the dynamics to the production of concepts for a migration theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Change(s) and Migration Flows in Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSCE-CEDEM, Mar 2008, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization of the international migrations : from the dynamics to the production of concepts for a migration theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Environmental Change(s) and Migration Flows in central Asia, EACH-FOR Regional Workshop, Bishkek (Kirghizstan), mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-soviétiques et travailleurs étrangers : deux figures de la migration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de migrants, portraits de colons, 5e colloque annuel de la Maison René Ginouvès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université paris X, Jun 2008, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Changes and Return Migration to Europe across the Former Soviet Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Return Migrations to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American University of Central Asia, Mar 2008, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation migratoire comme objet de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La migration tunisienne: état des lieux, développement et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OTE, IOM et Migrinter, May 2007, Gammarth, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration, Work & Society: A French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration, Culture and Politics: A Franco-Irish Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College Dublin and the French Embassy in Dublin May 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neve Sha’anan: l’espace d’une relégation sociale de l’immigration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Mobilites et migrations internationales : impacts sociaux et territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tel Aviv and the globalization of the international migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Branding cities, marketed identities and the politics of culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Middlesex University Nov 2007, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et identités : pour une problématique renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études interdisciplinaire Territoires, identités : ancrage et décentrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIMMOC, Jun 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New migrations to Israel and the emergence of a cosmopolitan Tel Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitan and Anthropology ASA 2006 Diamond Jubilee Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pnina Werbner, Keele University, Apr 2006, North Staffordshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Migration System: An introduction from a French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IMISCOE Ph.D Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REX IMISCOE, Jun 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles migrations en Israël : dynamiques et approches théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre d'Etude des Mondes Africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMAf, Nov 2005, Aix-en-Povence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël et l'immigration: essai de mesures et de caractérisations des filières migratoires des Juifs d'ex-URSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Dipartimento per lo Studio delle Società Mediterranee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bari, Jun 2005, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geography of the Soviet Jews in Israel as a Mirror of a Divided Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar International Dynamics of Migrations in Israel: A Reappraisal of the Boundaries of Israeli Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Français à Jérusalem, Nov 2005, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport identité / altérité : l’enquête en contexte interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de l’Association pour la recherche interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIC, Jun 2005, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travailleur étranger comme figure d’un cosmopolitisme israélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Stratification within transnational migrant communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, May 2005, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Return: from Political to Symbolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference " Refugee Repatriation Process, Patterns and Mode of Transnationality a Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaml-Migrinter, Mar 2004, Ramallah, Palestinian Territories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouvel Israël ou l’analyse des recompositions du système migratoire israélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre d'études de l'ethnicité et des migrations (CEDEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEM, Mar 2004, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoforum - Les migrations internationales : connaître et comprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFDG Jun 2004, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de retour dans une société israélienne «mondialisée»: juifs soviétiques vs travailleurs étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Palestine/Israël: diaspora et retour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'ethnologie méditerranéenne et comparative (IDEMEC), May 2004, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du retour en Israël: une lecture de géographie politique à partir du cas des Juifs ex-Soviétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international du groupe ACI Interroger les diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des MSH, Jun 2004, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration non juive en Israel: dynamiques et espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Programme "Migrations au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREMMO, Jan 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives démographiques en Israël &amp;quot; au séminaire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport démographique : Israël-Palestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe polytechnicien X-Démographie-Économie-Population, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'une Tel Aviv cosmopolite ou les effets d'un fin mélange entre reconfigurations sociopolitiques internes et externes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Du cosmopolitisme en Méditerranée : Du modèle référentiel aux réalités du temps présent </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la Méditerranée moderne et contemporaine, Dec 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les inégalités socio-spatiales s'ethnicisent où une lecture possible de l'évolution de la société israélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Rural-Urbain: Les nouvelles frontières. Permanences et changements des inégalités socio-spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruralités-MSHS, Jun 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration in Israel and Ethnicization of the society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Summer School of the European PhD Programme in Migration, Diversity and Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HumanitarianNet, Sep 2003, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et réflexions sur le colloque 2000 ans de diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACI " Bilan des recherches sur les diasporas "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Tide, Apr 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the Soviet Diaspora: Geographical Analysis of the Jewish Immigration from the Former USSR in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Western Social Science Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Western Social Science Association, Apr 2002, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages et destins croisés de nouveaux habitants en Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences universitaires ouvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Universitaire de l'Ariège Robert Naudi, Mar 2002, Foix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et déconstruire une diaspora : le cas des Juifs dans l'ère post-soviétique &amp;quot; Colloque international 2000 ans de diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 2000 ans de diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Migrinter - CRFJ, Feb 2002, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State versus Migrants: Comparison and Impacts of two Actors in the Population Geography of Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Population Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of St Andrews Jul 2002, St Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs roumains en Israël : analyse d'un fait social nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international Les circulations migratoires roumaines après 1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris, Nov 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de migrants versus logiques d'État : quels impacts sur la stratégie territoriale d'Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Géographie et Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille Nov 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaspora: An overview of a concept at the crossroad of Nation-State and Transnationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Summer School of the European PhD Programme in Migration, Diversity and Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HumanitarianNet, Sep 2001, Bilbao, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From aliya to immigration : Demo-geographic profiles and impacts of the recent migrations in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAPS, Jun 2001, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immigration of Foreign Workers : A Mirror of Israel's Changing Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference " Globalization and Identities "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester Metropolitan University, Jun 1999, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration des travailleurs étrangers: miroir des mutations ethno-nationales d'Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international " Migrations : nations, lieux et dynamiques territoriales "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sao Paulo et l'Union Géographique Internationale -Commission Population et environnement-, Apr 1999, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration and social dynamic of an ethnic migration: Glances on the case of the Jews from Former Soviet Union in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Diasporas and Ethnic Migrants in 20th Century Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Humboldt, May 1999, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse géodynamique de la migration juive de l'ex-URSS vers Israël depuis 1989.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de populations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête de signes : Migrations, Places et Continuité(s). Retour d'expérience à partir du cas israélien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Poitiers, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00979565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juifs d'ex-URSS en Israël: Chronique d'une décennie d'immigration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccompanied Children Lacking Protection in Europe : PUCAFREU Project Final Comparative Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Lélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Sasu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PUCAFREU Project – Promoting unaccompanied children’s access to fundamental rights in the European Union. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs isolés étrangers et sans protection en Europe : projet PUCAFREU, rapport comparatif final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrio Comandante Luis Piedrabuena - Buenos Aires (Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Argentina. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02550501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (4/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00757833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (5/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00733604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (1/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00733509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (3/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00757828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (6/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00733605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (2/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00733602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId327"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William Berthomière </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">William BERTHOMIERE - Chercheur CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william-berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4012-4265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057521166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:171pt; height:61pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId11" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">For English version, please scroll down</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière a un cursus de géographie sociale et il est directeur de recherche au CNRS, affecté au laboratoire </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSAGES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 5319).Il est titulaire d'un doctorat de géographie sur &amp;quot;Israël et l'immigration. Les Juifs de l'ex-Union soviétique, acteurs des enjeux territoriaux et identitaires d'Israël&amp;quot; (Laboratoire Migrinter, CNRS-Université de Poitiers, 2000) et d'une habilitation à diriger des recherches intitulée &amp;quot;En-quête de signes : Migrations, Places et Continuité(s). Retour d'expérience à partir du cas israélien&amp;quot; (2012).Au cours de son parcours de recherche, il a été lauréat de la bourse post-doctorale Lavoisier financée par le Ministère français des Affaires étrangères, chercheur à l'Université hébraïque de Jérusalem et au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche Français à Jérusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS-MEAE), et il a reçu la médaille de bronze du CNRS. Il a été directeur du laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et co-directeur de la </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (REMi)Ce parcours de recherche lui a permis de produire un ensemble de travaux sur les migrations internationales, les diasporas et le transnationalisme (cf. liste des publications ci-dessous).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son activité scientifique s’exerce principalement au sein de trois grands champs de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les dynamiques contemporaines des migrations en Israël.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La question des mobilités et de l’inscription des migrations internationales au sein des espaces ruraux. Appuyées sur la notion de migrant−acteur, ces recherches mettent en lumière des modes d'ancrage qui sont autant de modalités d'appartenances révélatrices de manière de faire société dans un monde inscrit dans le processus de globalisation. Dans une perspective plus phénoménologique, ces travaux interrogent les dimensions spatiales de la présence.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dans les perspectives ouvertes par l’écriture d’une géographie de la présence, l’échelle du quotidien et des pratiques journalières soutient la production de travaux sur la micro-géographie et plus largement sur la notion d’espace public.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, une large part de son activité scientifique est également consacrée à une réflexion méthodologique sur l'usage et la place de l'image dans la recherche en SHS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2013 à 2019 - Membre du cluster </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Intégration régionale » du LAbex DynamiTe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en partenariat avec Yann Richard (Géographe, Paris 1-Prodig) et Mathilde Maurel (Economiste, CNRS-CES).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2015 à 2018 - Membre du programme ECOS « Mobilités spatiales et transformations dans les anciennes périphéries urbaines des métropoles d’Amérique latine (Bogotá, Buenos Aires et Santiago du Chili) : la ville latino-américaine entre le centre et la périphérie actuelle », coordonné par Françoise Dureau pour Migrinter.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2016 à 2022 - Membre du projet de recherche MIFI (Migrations de Français vers Israël) coordonné par Yann Scioldo Zürcher (CR CNRS, UMIFRE Centre de Recherche Français de Jérusalem) et financé par l’AAP CNRS &amp;quot;Attentats-Recherche&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2016 à 2021 - Membre du projet </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR CAMIGRI « Les campagnes françaises dans la dynamique des migrations internationales »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par David Lessault (CR, CNRS-Migrinter).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2022 à 2024 - Membre du projet de recherche &amp;quot;Dynamo&amp;quot; (Dynamiques migratoires d'un monastère. Clercs et laïcs au quartier arménien de Jérusalem de la fin du 19e siècle à nos jours), coordonné par Boris Adjemiam (UGAB) et Yann Scioldo-Zürcher Levi (UMR CRH) - financeur: Institut Convergences Migrations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2022 à 2025 - Co-responsable du projet de recherche &amp;quot;</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer sa route</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; avec Céline Gaille (Photographe) et Christophe Imbert (Géographe - UMR IDEES) - financeur: Forum des vies mobiles (financé par le mécénat de la SNCF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 - Membre du programme de recherche AMI SHS </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECRIPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste des responsabilités académiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Française des Méthodes Visuelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RFMV)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dépuis février 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Directeur Adjoint Scientifique en charge du pôle Europe et International de </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Sciences Humaines et Scoiales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités exercées :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2008 – Membre élu et Secrétaire scientifique de la section 39 « Espace, société et territoire » du Comité national de la recherche scientifique (CoNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2007 – Co-Directeur du Master recherche Migrations internationales et relations interethniques (MIES) de l’Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2011 – Directeur de l’UMR MIGRINTER (Migrations internationales, espace et société - UMR 6588 CNRS/Université de Poitiers).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2017 – Membre du Comité éditorial de la </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(REMi).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 – Directeur de l’École doctorale Sociétés et Organisations pour le site poitevin du PRES Limousin Poitou-Charentes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2016 – Membre nommé du Conseil Scientifique du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche Français à Jérusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS-MEAE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2016 – Co-directeur de la </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (REMi).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 – Chargé de mission à l’</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSHS du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en charge du programme MISTRALS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Integrated STudies at Regional And Local Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 – Directeur adjoint scientifique (DAS) à l’InSHS du CNRS en charge de la section  Espaces, territoires et sociétés (CoNRS section 39) et du programme Mistrals.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 – Membre nommé du Comité scientifique du département de la recherche du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée national de l'histoire </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2022 – Conseiller scientifique au sein du Groupe Analyse et Synthèses de la recherche du Hcéres, puis Conseiller scientifique coordonnateur en charge des Sciences Humaines et Sociales au sein du Département d'évaluation de la recherche du Hcéres.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 – Chargé de mission auprès de la Direction des ressources humaines du CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025 – Membre de la commission de recrutement et d'évaluation de l'</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de thèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'ensemble des informations sont disponibles sur: </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots-clés: Migrations dans les espaces ruraux, Diasporas, Espaces publics, Micro-géographie, Photographie et méthodes visuelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour la version en français, voir ci-dessus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière is Social Geographer and Senior Scientist at the CNRS (Unit of research </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSAGES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).  He holds a PhD of Geography on « Israel and Immigration. The Jews from Former Soviet Union, actors of the territorial and identity stakes of Israel » from the University of Poitiers (2000) and in July 2012, he received a French accreditation to supervise Doctoral research. During the last years, he was a recipient of the Lavoisier Post-Doctoral Fellowship funded by the French Ministry of Foreign Affairs and Research fellow at the Hebrew University of Jerusalem and the French Research Center of Jerusalem. He also received the CNRS Bronze Medal in 2004. And he was the Director of Migrinter from October 2006 to March 2011 and co-director of the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (REMi)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His current scientific activities are devoted to the diversity of migrations in Israel, the dynamics of international migrations in rural areas and more specifically oriented to: 1. the concepts of diaspora and migrant territoriality, 2. the notions of public space and presence. In terms of methodology, William Berthomière is also working on the use and the status of fieldwork photography in the scientific production in the social sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keywords: Israel, Migration in rural areas, Diaspora, Microgeography, Photography and Visual methods</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william.berthomiere@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PASSAGES (UMR 5319 CNRS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Suds</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">12 esplanade des Antilles - Bureau 123</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">33607 Pessac cedex (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir pour Israël - Une nouvelle migration de Juifs de France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François-Rabelais, 2023, Migrations, 978-2-86906-905-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces de la dispersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ma Mung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Diminescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30 (3-4), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Juifs d'ex-URSS en Israël: Chronique d'une décennie d'immigration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière. Editions Universitaires Européennes, pp.276, 2011, 6131533237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias des minorités ethniques. Représenter l’identité collective sur la scène publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26 (1), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen-Orient : conflits et mobilités dans un espace mondialisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2009, EchoGéo - rubrique "Sur le champ"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas dans le monde contemporain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chivallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière &amp; Christine Chivallon. Karthala - MSHA, pp.419, 2006, 2845868146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas. 2000 ans d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Anteby, William Berthomière &amp; Gabriel Sheffer. Presses Universitaires de Rennes, pp.497, 2005, 2-7535-0057-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen-Orient : mutations récentes d'un carrefour migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux visages de l'immigration en Israël.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Anteby-Yemini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12 (3), 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En revenir différemment… » : réflexions autour de l’interdisciplinarité dans l’étude des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dubus; Emmanuel Ma Mung; Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création du champ d'étude des migrations internationales. Rencontre autour de Gildas Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.69-75, 2024, Géographies en liberté, 978-2-336-41849-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité de façade des commerces &amp;quot;français&amp;quot; de la rue Bograshov à Tel-Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie. Dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-027781-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête d’espaces publics : sur les traces d’une géographie de la présence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Fleury; Jean-Baptiste Frétigny; Dimitrina Kanellopoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces publics à l'épreuve des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.123-136, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité de façade des commerces « français » de la rue Bograshov à Tel-Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie - Dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-027781-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et dynamiques des espaces publics : une méthodologie associant enquête par questionnaires et observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mercedes Di Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Meissonnier; Stéphanie Vincent; Mathieu Rabaud; Vincent Kaufmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA, 2020, Collection Rapports de recherche et rapports techniques, 978-2-37180-423-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ migratoire : une notion fondatrice des théories contemporaines des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-50, 2019, 978-2-86906-695-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture des processus de recomposition des frontières sociales depuis Tel Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Parizot; Stéphanie Latte Abdallah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israël/Palestine. L'illusion de la séparation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-310, 2017, Sociétés contemporaines, 979-10-320-0121-9. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.8176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01610977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change and Human Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominguez-Mujica J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change and Human Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p. 115-140, 2016, 978-981-10-0049-2. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-0050-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01260943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le légitime, le temporaire et l'infiltré ou les trois visages de l'immigration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Anteby-Yemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Schmoll, Hélène Thiollet &amp; Catherine Wihtol de Wenden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.259-270, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gildas Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.256-260, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign Workers: Faces of the Globalization of Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Dieckhoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Modern, Israel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.45-62, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Globalization of International Migration from an Israeli perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boucher et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnationalism in the Global City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deusto University, pp.45-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À French what ? » À la recherche d’une diaspora française. Premiers éléments d’enquête au sein de l’espace internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dana Diminescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eDiasporas Atlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le migrazioni internazionali. una domanda globalizzò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare e ripensare le migrazioni: schemi concettuali e ipotesi interpretative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitá degli studi di Napoli Federico II, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales : une question mondialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Férréol &amp; A. Péralva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique sociale et rapport à l’altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de monde sans mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Dureau &amp; Marie-Antoinette Hily </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.175-187, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas : communautés globales de l’ère digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souley Hassane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ch. Jaffrelot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enjeu mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceri-L'express, pp.227-235, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs étrangers, figures d’une ‘nouvelle mondialisation’ d’Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dieckhoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État d'Israël</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI-Fayard, pp.205-2016, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration des travailleurs étrangers : une question identitaire pour Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. D. Heidemann &amp; S. A. da Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migração : nação, lugar e dinamicas territoriais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanitas, pp.213-220, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du retour en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William BERTHOMIERE, Christine CHIVALLON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas dans le monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.317-336, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00185774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation migratoire au cœur des sociétés, entre global et spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Carroué. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.63-98, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du retour en Israël: une lecture de géographie politique à partir du cas des Juifs ex-Soviétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière &amp; Christine Chivallon </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas dans le monde contemporain. Un état des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kartala, pp.317-336, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les inégalités socio-spatiales s'ethnicisent où une lecture possible de l'évolution de la société israélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Arlaud, Y. Jean &amp; D. Royoux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural-Urbain, les nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.323-334, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et déconstruire une diaspora : Quelques éléments d'observation à partir des juifs ex-soviétiques en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Anteby, William Berthomière &amp; Gabriel Sheffer </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 ans de diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.247-263, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaspora: An overview of a concept at the crossroad of Nation-State and transnationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W. Bosswick &amp; Ch. Husband. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative European Research in Migration, Diversity and Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Deusto and HumanitarianNet, pp.25-32, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di[a]spositif : décrire et comprendre les diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Anteby, William Berthomière &amp; Gabriel Sheffer </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 ans de diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-19, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration and the social dynamic of ethnic migration : The Jews from the Former Soviet Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainer Münz &amp; Rainer Ohliger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas and Ethnic Migrants : Germany, Israel and Russia in Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Cass, pp.338-354, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saison prochaine à Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Diminescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dana Diminescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visibles mais peu nombreux. Les circulations migratoires roumaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l’Homme, pp.117-136, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Palestine : populations, migrations, État(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Borne &amp; Jacques Scheibling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette-Livre, pp.195-215, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immigration of Foreign Workers: A Mirror of Israel's Changing Identity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cath Danks &amp; Paul Kennedy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization and Identities: Reconstructing the Local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations récentes en Israël (1989-1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanguin, A.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare Nostrum, dynamiques et mutations géopolitiques de la Méditerranée.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.219-234, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État d'Israël de 1948 à l'après guerre froide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIDELF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes démographiques et territoires : les frontières en question.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.461-471, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie dans l'étude des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon-Barouh, Ida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques migratoires et rencontres ethniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.59-72, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of International Immigrants’ Capitals on Neo-Endogenous Rural Development in the French and Spanish Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricard Morén-Alegret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/euco-2025-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05084354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers étrangers, des trajectoires d’installation entre mobilisation des privilèges et valorisation de la précarité. Regards depuis les campagnes du Sud -Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Par pur par hasard » : ancrages et destins croisés de nouveaux habitants (Ariège 2017-2019) (Article Portfolio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (2&amp;3), pp.269-279. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.17910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exilés et « néos » : Quand des migrations se rencontrent et recomposent des sociabilités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Migrer et (s’)installer, 208, pp.18-39. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.26544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exiles and “neos”. When migrations meet and recompose local sociabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ariege ‘Refuge’: Advantage and Diversity of a Host Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108-2, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.6947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reception of Exiles in Rural France: National Guidelines and Local Variations of a Dispersion Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Przybyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2-3), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.17873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des exilés dans les espaces ruraux en France : orientations nationales et déclinaisons locales d’une politique de dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Przybyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2-3), pp.53-82. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.15550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refuge ariégeois : atout et diversité d’une topographie de l’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108-2, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.7003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volunteer Associations and Integration of Immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.31814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand s’engager ancre et s’ancrer « engage » : les voies plurielles de l’autochtonie au sein des réseaux d’aide aux exilés en Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.6832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touchant-touché. Mécanique politique de la main tendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Réfugiés en images/Images de réfugiés, dirigé par Fabienne Le Houérou., 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de l’hospitalité, fonction-miroir de sociétés se pensant assiégées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.f16f23pd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d’approche croisée par l’économie et la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 749, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël n'échappe pas aux enjeux migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Anteby-Yemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tu.012.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, Metropolis, and Photographic Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ebilitigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Färber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3 et 4), pp.69-130. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.8188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation au prisme des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00603210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel como espacio de visibilización “atípica” de la globalización migratoria en el Mediterráneo Oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Áreas. Revista Internacional De Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.133-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israele o l’emergere «atipico» della mondializzazione migratoria nel Mediterraneo orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi emigrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 172, pp.818-836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119-120, pp.157-177. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.4223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20ème anniversaire, 22 (2), pp.67-82. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.2819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Diasporas et Espaces transnationaux&amp;lt;/i&amp;gt;, Bruneau Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (2), pp.165-166. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.4274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of a Cosmopolitan Tel Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migracijske i etničke teme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Anteby-Yemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographes associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.27-33. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geoas.2005.2307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The notion of « social networks » in migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrina Mihaylova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migracijske i etničke teme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (3), pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de ‘réseaux sociaux’ en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrina Mihaylova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1250, pp.6-12. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/homig.2004.4206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sionisme et immigration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Le sionisme est-'il mort ?, 33-34, pp.30-35. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.033.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Intifada, mondialisation et immigration de travailleurs étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 177, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence d’une Tel-Aviv cosmopolite ou les effets d’un fin mélange entre reconfigurations sociopolitiques internes et externes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Du cosmopolitisme en Méditerrannée, 67, pp.299-312. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'retour du nombre' : permanences et limites de la stratégie territoriale israélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Moyen-Orient : mutations récentes d’un carrefour migratoire, 19 (3), pp.73-94. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance urbaine et immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (2), pp.134-150. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ingeo.2003.2884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.2649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04648053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'an prochain à Jérusalem : Retour sur les enseignements de l'immigration des Juifs d'ex-URSS et d'Ethiopie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.154-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël au prisme des changements démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Une démocratie en question, 48, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02972456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des immigrations… Un Israël, une 'équation identitaire' complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alinéa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration from the former Soviet Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Arab world geographer = Le géographe du monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (4), pp.249-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de migrants versus logiques d'Etat : quels impacts sur la stratégie territoriale d'Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1-2, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/espos.2002.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration des juifs d'ex-URSS et d'Ethiopie en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1235, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/homig.2002.3773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux entrepreneurs en Israël ou les &amp;quot; péripéties &amp;quot; de l'intégration des Juifs d'ex-URSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migracijske i etničke teme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.227-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration d'ex-URSS et les colonies de Cisjordanie et de Gaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.201-218. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.2000.1750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration des travailleurs étrangers : miroir des mutations identitaires d'Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Orient </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de groupes-logiques d'Etat : Regards sur les pratiques de l'espace des Juifs d'ex-URSS en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épopée des Juifs d'ex-URSS en Israël.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAS MIGRACIONES RECIENTES EN ISRAEL: MEDIDAS E IMPACTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migraciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (117-140)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Aliya à l'immigration, ou la lecture d'un continuum migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (3), pp.33-60. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.1996.1515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration des Juifs d'ex-URSS : un nouveau défi pour Israël ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 11 (3), pp.19-41. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.1995.1476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël, un pays russe (podcast AKADEM/Institut Français de Tel Aviv)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ariège, une terre solidaire des exilés. Transrural initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colosses aux mains d'argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d'approche croisée par l'économie et la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01157873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et diversité des trajectoires d'installation dans les espaces ruraux ariégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recours, retours et détours néo-ruraux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences sociales du politique; UMR Territoires, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05016099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'émergent au structurant ? Mobilités et trajectoires d'installation complexe dans les espaces ruraux ariégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque international de l’AIDELF - DÉMOGRAPHIE ET MOBILITÉS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Démographes de Langue Française (AIDELF), Aug 2024, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing Ariel (West Bank): a longitudinal approach to the territorialization of the Israeli-Palestinian conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc-Escobar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Housing production in times of conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAPVS, CRH-LAVUE; Dinâmia’Cet-ISCTE, Nov 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide aux exilé·es dans les Pyrénées ariégeoises : un tissu social riche de la diversité de ses réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées franco-espagnoles de la géographie - Session G3 : Migrations, contrôle et accueil à la frontière franco-espagnole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LISST; UMR Geode; AGE; CNFG, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de vie pour mieux ralentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA; MSH de Dijon, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Mobilities and Transforming Ruralities: Two Case Studies of French Villages (in Ariege and in Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josepha Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EUGEO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUGEO, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se construire une vie ailleurs et autrement. » Parcours de vie au sein des Pyrénées ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champs des possibles. Expérimentations sociales, politiques et existentielles en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAA-UMR LAVUE 7218 CNRS, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec, penser par la photographie. Quels savoirs véhicule l’image sur les temporalités et les expériences migratoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouche Kunth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Scioldo-Zurcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Allez savoir #2 - Tout migre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’image dans les recherches sur les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création du champ d’étude des migrations internationales. Rencontre autour de Gildas Simon.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young migrants job inclusion within French globalized countryside : A diversity of experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants' labour inclusion: activation of network and cluster - 1st Capacity Building Workshop, LIME Project (funded by the European Union – DG Home Affairs – Asylum, Migration and Integration Fund)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03172267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales dans les campagnes françaises : diversification des présences étrangères et segmentation des dispositifs d’accueil – Le cas du Pays Loudunais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recompositions des campagnes françaises au regard des migrations internationales ? Mobilités, dispositifs d'accueil et inscription des personnes migrantes en milieu rural.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisser les territoires ariégeois de l’aide aux exilés : les usages de la photographie dans la méthodologie d'enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Différenciations territoriales et action collective : Pratiques migrantes et empreintes territoriales", UMR LISST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écritures exposées : traces et narrations des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua (non) grata. Les langues à l’épreuve des politiques migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR LIMINAL-INALCO, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête de signes ou l'esquisse d'une microgéographie de la présence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microgéographie au terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigració estrangera a les zones rurales franceses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fòrum del Projecte de recerca “HAMLETS. Immigració i desenvolupament sostenible a micropobles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre place dans le monde rural: étrangers et aidants, des attentes partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations internationales : de nouveaux enjeux pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DYNAMITE, groupe de travail « Produire la ville ordinaire » Masters Carthagéo et GéoPrisme (Universités Paris 1, Paris Diderot, ENSG), Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer sa présence : quand les migrations s’affichent sur les murs des villes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiller la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique politique de la main tendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques du refuge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue entre photographie et recherche sur les migrations dans le monde rural: Epreuves photographiques, épreuves de recherche : comment fixer des ancrages incertains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration-Murmuration. Seaward, Migration in Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, La Seyne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et s’engager en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Przybyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saint Die des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small villages in France: diversity and international immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th GRM Annual Seminar Series on Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épreuves photographiques, épreuves de recherche : comment fixer des ancrages incertains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations des migrations: La photographie en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la présence étrangère et des représentations collectives dans la rénovation d'une ancienne périphérie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasna Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïk Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.472-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En revenir différemment… » : Réflexions autour de l’interdisciplinarité dans l’étude des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l’interdisciplinarité dans l’étude dans l’étude des migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En revenir différemment…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l'interdisciplinarité dans l'étude des migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS; IRIS; MIGRINTER; CADIS; Labex DynamiTe; IUF, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l'(in)hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences de l’(in)hospitalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER, Feb 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisser les formes d’une présence. Usages et limites de l’image pour saisir les dynamiques migratoires contemporaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration[s] en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier Médias et méthodes visuelles du Centre Emile Durkheim, Feb 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El parque urbano como espacio publico: Normas, Formas y Practicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movilidades espaciales y transformaciones en las antiguas periferias urbanas de metrópolis de Latinoamérica (Bogotá, Buenos Aires y Santiago de Chile): La ciudad latinoamericana entre el centro y la periferia actual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamphlets exilés. Les territoires de la mémoire. Autour des travaux d'Enzo Villanueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exarmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un immeuble de Qatamon : fragment d’une histoire de Jérusalem. Discussion autour d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de Sciences sociales de la Faculté de Sciences Sociales et Economiques (FASSE) de l’Institut Catholique de Paris, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter par l’image les espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces publics et mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Géographie-Cités, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion de la communication de Sébastien Caquard « Les récits (de vie) comme base de données géographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en chiffre, mise en carte, mise en ordre du monde : approches critiques des métrologies de l’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de l'hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hospitalités urbaines ? recherches et créations artistiques au coeur des migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pOlau-pôle des arts urbains, Mar 2017, Saint-Pierre-des-Corps, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner/ées à voir les migrations internationales en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Image animée : Images de recherches en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber, ENS Lyon, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un immeuble de Qatamon: le fragment d’une histoire de Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond the Ghetto: Reconstructing Minority Quarter through Texts and Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI-CNRS Socio-anthropologie des Judaïsmes et Università Ca’ Foscari, Venise, Mar 2016, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphore des mains comme réception ou rejet du réfugié dans l’imagerie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Réfugiés en Images, Images de réfugiés. La mise en scène de la crise actuelle des réfugiés en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2016, poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image pour saisir les dynamiques migratoires contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Postures et méthodologies de chercheurs en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRMC, May 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire au coin de la rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d’approche croisée par l’économie et la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Migrations et intégrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et au Centre Interuniversitaire d’Études Françaises de l’Université Eötvös Loránd, Nov 2015, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace migratoire, retour sur une tentative de conjugaison des notions de mobilité et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Mobilités, Identités, Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche français à Jérusalem (CRFJ) et Institut français du Proche-Orient (IFPO), Mar 2015, Jérusalem, Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi certains objets et processus questionnent-ils l’urbain ? Quelques éclairages à partir des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re journée d’étude de la démarche de Prospective nationale de recherche urbaine : les enjeux épistémologiques et théoriques de la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et Anthropologie : de l’emprunt au décloisonnement disciplinaire ? Eclairages à partir des études migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Géographie et cultures : le « tourment culturel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Géographie et cultures, Sep 2014, Cerisy-La-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un intérêt théorique pour les réseaux sociaux en migration à l'usage du webcrawling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire méthodologique Mobilités, réseaux, migrations (MoRéMi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex SMS et UMR LISST, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L’aspect fugitif où la société prend’. Expériences de la coprésence et citadinités de marge (Neve Sha'anan, sud Tel Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Comment la sociologie des migrations internationales transforme-t-elle les paradigmes de la sociologie générale ? Un regard franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Université de Strasbourg et le Réseau Thématique 2 « Migrations, Altérité et Internationalisation » de l’Association Française de Sociologie (AFS), Dec 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler des migrations, dialoguer autour d'un projet (migratoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Dialogue des cultures, Culture du dialogue au Moyen-Orient »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sous le Haut Patronage du Président de la République libanaise et de l’Agence universitaire de la francophonie Mar 2013, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street Geography: réflexion autour des usages de l’image dans l’étude des migrations au sein d’un espace public comme la rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Quelles sources et méthodes pour la recherche sur les migrations ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Nov 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quêtes de signes : migrations, places et continuité(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Villes et migrations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LISST, Jan 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;projet migratoire&amp;quot;: quelques éléments d'analyse sur les contours académiques d'une notion polysémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international Stratégies des acteurs migrants et projet migratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter et Ormes, Jan 2011, Taroudant, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion sur les nouveaux enjeux théoriques et politiques des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Instituts français de recherche à l’étranger Un monde en mouvement, enjeux politiques et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAEDI et CNRS, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diaspora juive dans son rapport à la migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Diasporas: Identités, territoires, mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ibn Zohr, Jan 2009, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tel Aviv, une ville globale miroir de la société israélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Le Centenaire de Tel Aviv: "de l'urbain à l'humain" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue comme frontière : quelques éléments d’analyse depuis les quartiers sud de Tel-Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Limites et frontières des espaces israéliens et palestiniens II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREMAM, Nov 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Globalization of International Migrations from a Social Geography Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas Seminar on Critical Epistemologies of Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University, Jan 2008, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue, espace d'une lecture du processus de globalisation (sud Tel Aviv, 2005-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où en est la rue dans la globalisation? Standardisation, singularisation et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Changes and Return Migrations from the Former Soviet Space (The German and the Jewish Cases)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Research Center Conference, American University of Central Asia, Bishkek (Kirghizstan), Mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization of the international migrations: from the dynamics to the production of concepts for a migration theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Change(s) and Migration Flows in Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSCE-CEDEM, Mar 2008, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization of the international migrations : from the dynamics to the production of concepts for a migration theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Environmental Change(s) and Migration Flows in central Asia, EACH-FOR Regional Workshop, Bishkek (Kirghizstan), mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-soviétiques et travailleurs étrangers : deux figures de la migration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de migrants, portraits de colons, 5e colloque annuel de la Maison René Ginouvès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université paris X, Jun 2008, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Changes and Return Migration to Europe across the Former Soviet Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Return Migrations to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American University of Central Asia, Mar 2008, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration, Work & Society: A French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration, Culture and Politics: A Franco-Irish Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College Dublin and the French Embassy in Dublin May 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation migratoire comme objet de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La migration tunisienne: état des lieux, développement et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OTE, IOM et Migrinter, May 2007, Gammarth, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neve Sha’anan: l’espace d’une relégation sociale de l’immigration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Mobilites et migrations internationales : impacts sociaux et territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tel Aviv and the globalization of the international migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Branding cities, marketed identities and the politics of culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Middlesex University Nov 2007, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et identités : pour une problématique renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études interdisciplinaire Territoires, identités : ancrage et décentrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIMMOC, Jun 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New migrations to Israel and the emergence of a cosmopolitan Tel Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitan and Anthropology ASA 2006 Diamond Jubilee Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pnina Werbner, Keele University, Apr 2006, North Staffordshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Migration System: An introduction from a French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IMISCOE Ph.D Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REX IMISCOE, Jun 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles migrations en Israël : dynamiques et approches théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre d'Etude des Mondes Africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMAf, Nov 2005, Aix-en-Povence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport identité / altérité : l’enquête en contexte interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de l’Association pour la recherche interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIC, Jun 2005, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geography of the Soviet Jews in Israel as a Mirror of a Divided Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar International Dynamics of Migrations in Israel: A Reappraisal of the Boundaries of Israeli Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Français à Jérusalem, Nov 2005, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël et l'immigration: essai de mesures et de caractérisations des filières migratoires des Juifs d'ex-URSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Dipartimento per lo Studio delle Società Mediterranee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bari, Jun 2005, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travailleur étranger comme figure d’un cosmopolitisme israélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Stratification within transnational migrant communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, May 2005, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Return: from Political to Symbolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference " Refugee Repatriation Process, Patterns and Mode of Transnationality a Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaml-Migrinter, Mar 2004, Ramallah, Palestinian Territories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouvel Israël ou l’analyse des recompositions du système migratoire israélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre d'études de l'ethnicité et des migrations (CEDEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEM, Mar 2004, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoforum - Les migrations internationales : connaître et comprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFDG Jun 2004, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de retour dans une société israélienne «mondialisée»: juifs soviétiques vs travailleurs étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Palestine/Israël: diaspora et retour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'ethnologie méditerranéenne et comparative (IDEMEC), May 2004, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du retour en Israël: une lecture de géographie politique à partir du cas des Juifs ex-Soviétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international du groupe ACI Interroger les diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des MSH, Jun 2004, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration non juive en Israel: dynamiques et espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Programme "Migrations au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREMMO, Jan 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives démographiques en Israël &amp;quot; au séminaire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport démographique : Israël-Palestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe polytechnicien X-Démographie-Économie-Population, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'une Tel Aviv cosmopolite ou les effets d'un fin mélange entre reconfigurations sociopolitiques internes et externes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Du cosmopolitisme en Méditerranée : Du modèle référentiel aux réalités du temps présent </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la Méditerranée moderne et contemporaine, Dec 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les inégalités socio-spatiales s'ethnicisent où une lecture possible de l'évolution de la société israélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Rural-Urbain: Les nouvelles frontières. Permanences et changements des inégalités socio-spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruralités-MSHS, Jun 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration in Israel and Ethnicization of the society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Summer School of the European PhD Programme in Migration, Diversity and Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HumanitarianNet, Sep 2003, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et réflexions sur le colloque 2000 ans de diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACI " Bilan des recherches sur les diasporas "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Tide, Apr 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the Soviet Diaspora: Geographical Analysis of the Jewish Immigration from the Former USSR in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Western Social Science Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Western Social Science Association, Apr 2002, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages et destins croisés de nouveaux habitants en Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences universitaires ouvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Universitaire de l'Ariège Robert Naudi, Mar 2002, Foix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et déconstruire une diaspora : le cas des Juifs dans l'ère post-soviétique &amp;quot; Colloque international 2000 ans de diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 2000 ans de diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Migrinter - CRFJ, Feb 2002, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State versus Migrants: Comparison and Impacts of two Actors in the Population Geography of Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Population Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of St Andrews Jul 2002, St Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs roumains en Israël : analyse d'un fait social nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international Les circulations migratoires roumaines après 1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris, Nov 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de migrants versus logiques d'État : quels impacts sur la stratégie territoriale d'Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Géographie et Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille Nov 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaspora: An overview of a concept at the crossroad of Nation-State and Transnationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Summer School of the European PhD Programme in Migration, Diversity and Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HumanitarianNet, Sep 2001, Bilbao, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From aliya to immigration : Demo-geographic profiles and impacts of the recent migrations in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAPS, Jun 2001, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immigration of Foreign Workers : A Mirror of Israel's Changing Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference " Globalization and Identities "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester Metropolitan University, Jun 1999, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration des travailleurs étrangers: miroir des mutations ethno-nationales d'Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international " Migrations : nations, lieux et dynamiques territoriales "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sao Paulo et l'Union Géographique Internationale -Commission Population et environnement-, Apr 1999, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration and social dynamic of an ethnic migration: Glances on the case of the Jews from Former Soviet Union in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Diasporas and Ethnic Migrants in 20th Century Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Humboldt, May 1999, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse géodynamique de la migration juive de l'ex-URSS vers Israël depuis 1989.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de populations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête de signes : Migrations, Places et Continuité(s). Retour d'expérience à partir du cas israélien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Poitiers, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00979565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juifs d'ex-URSS en Israël: Chronique d'une décennie d'immigration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccompanied Children Lacking Protection in Europe : PUCAFREU Project Final Comparative Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Lélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Sasu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PUCAFREU Project – Promoting unaccompanied children’s access to fundamental rights in the European Union. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs isolés étrangers et sans protection en Europe : projet PUCAFREU, rapport comparatif final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrio Comandante Luis Piedrabuena - Buenos Aires (Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Argentina. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02550501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (4/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00757833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (5/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00733604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (1/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00733509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (3/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00757828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (6/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00733605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (2/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00733602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId327"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99A41276"/>
+    <w:nsid w:val="1FF8BB87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -256,51 +256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="184B96BA"/>
+    <w:nsid w:val="CBAE45B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -404,51 +404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E3043951"/>
+    <w:nsid w:val="F3C07806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -552,51 +552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BE9679EB"/>
+    <w:nsid w:val="1C6F824D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -700,51 +700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="655285E5"/>
+    <w:nsid w:val="A1AA1DA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -943,51 +943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-berthomiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4012-4265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057521166" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.passages.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crfj.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrinter.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/remi/?lang=en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labex-dynamite.com/fr/recherches/groupes-travail/integrations-regionales/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://migrinter.labo.univ-poitiers.fr/programmes-de-recherche/camigri/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumviesmobiles.org/recherches/15748/tracer-sa-route-le-desir-de-ralentissement-en-ariege" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inalco.fr/actualites/ouverture-de-lappel-projets-de-recherche-et-de-transfert-du-programme-decript-edition" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rfmv.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/insh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palais-portedoree.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/institut/qui-sommes-nous/organisation/instances/commission-evaluation/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/057521166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.berthomiere@cnrs.fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Hily" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ma Mung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Diminescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/6961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/5011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tapia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/167" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/persee-144609" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Di Virgilio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/israelpalestine-lillusion-separation-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.8176" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0050-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458826v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-diasporas.fr/working-papers/Berthomiere-FrenchExpatriates-FR.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Hassane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458796v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458793v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458791v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Mendoza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Mor&#233;n-Alegret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2025-0012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17910" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.26544" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927503v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6947" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Przybyl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17873" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101652v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15550" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31814" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6832" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811965v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f16f23pd" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225483v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27296" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.012.0046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ebilitigu&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa F&#228;rber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8188" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.484" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232503v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.4223" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2819" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4274" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2005.2307" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrina Mihaylova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232479v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2004.4206" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232205v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.033.0030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232437v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.136" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2003.2884" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129521v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.475" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tapia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2649" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459134v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972456v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232464v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.2002.2016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2002.3773" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1750" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232445v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459146v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1996.1515" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232227v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1995.1476" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475454v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169976v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157873v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799557v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799553v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc-Escobar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055212v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364556v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Green" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Scioldo-Zurcher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172267v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106889v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192612v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519901v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476334v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073554v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160845v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Picard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160841v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110028v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742945v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720480v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720467v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876733v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969281v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Trouillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896048v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662263v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498378v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460208v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460271v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460217v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460264v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460330v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460432v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460482v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460491v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460550v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460570v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460741v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461306v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352616v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344665v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461301v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352618v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461297v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461310v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461312v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461307v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461322v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079750v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461326v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461345v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461330v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461335v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461348v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461360v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461357v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461350v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461355v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461351v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461371v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461369v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461364v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461367v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461365v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461470v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461465v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461478v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461376v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461487v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461482v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461541v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461547v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461559v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461578v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461561v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459185v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979565v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097442v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771317v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik L&#233;lia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Sasu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771442v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Tawfik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550501v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00757833v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00733604v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00733509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00757828v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00733605v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00733602v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-berthomiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4012-4265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057521166" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.passages.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crfj.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrinter.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/remi/?lang=en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labex-dynamite.com/fr/recherches/groupes-travail/integrations-regionales/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://migrinter.labo.univ-poitiers.fr/programmes-de-recherche/camigri/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumviesmobiles.org/recherches/15748/tracer-sa-route-le-desir-de-ralentissement-en-ariege" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inalco.fr/actualites/ouverture-de-lappel-projets-de-recherche-et-de-transfert-du-programme-decript-edition" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rfmv.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/insh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palais-portedoree.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/institut/qui-sommes-nous/organisation/instances/commission-evaluation/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/057521166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.berthomiere@cnrs.fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Hily" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ma Mung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Diminescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/6961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/5011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tapia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/167" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/persee-144609" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Di Virgilio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/israelpalestine-lillusion-separation-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.8176" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0050-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458826v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-diasporas.fr/working-papers/Berthomiere-FrenchExpatriates-FR.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Hassane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458796v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458793v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458791v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Mendoza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Mor&#233;n-Alegret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2025-0012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17910" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.26544" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927503v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6947" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Przybyl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17873" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101652v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15550" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31814" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6832" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811965v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f16f23pd" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225483v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27296" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.012.0046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ebilitigu&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa F&#228;rber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8188" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.484" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232503v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.4223" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2819" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4274" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2005.2307" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrina Mihaylova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232479v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2004.4206" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232205v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.033.0030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232437v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.136" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.475" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232471v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2003.2884" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tapia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2649" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459134v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972456v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232464v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.2002.2016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2002.3773" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1750" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232445v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459146v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1996.1515" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232227v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1995.1476" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475454v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169976v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157873v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799557v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799553v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc-Escobar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055212v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364556v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Green" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Scioldo-Zurcher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172267v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192612v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519901v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476334v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073554v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160845v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Picard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160841v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110028v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876733v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742945v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720480v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720467v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969281v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Trouillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896048v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895972v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662263v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498378v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460208v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460271v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460217v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460264v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460330v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460432v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460482v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460491v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460550v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460570v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460741v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461306v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344665v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352616v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461301v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352618v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461297v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461312v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461310v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461307v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461322v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079750v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461326v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461335v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461330v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461345v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461348v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461360v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461357v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461350v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461355v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461351v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461371v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461369v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461364v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461367v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461365v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461470v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461465v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461478v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461376v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461487v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461482v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461541v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461547v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461559v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461578v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461561v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459185v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979565v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097442v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771317v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik L&#233;lia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Sasu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771442v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Tawfik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550501v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00757833v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00733604v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00733509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00757828v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00733605v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00733602v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>