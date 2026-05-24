--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William Berthomière </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">William BERTHOMIERE - Chercheur CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william-berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4012-4265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057521166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:171pt; height:61pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId11" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">For English version, please scroll down</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière a un cursus de géographie sociale et il est directeur de recherche au CNRS, affecté au laboratoire </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSAGES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 5319).Il est titulaire d'un doctorat de géographie sur &amp;quot;Israël et l'immigration. Les Juifs de l'ex-Union soviétique, acteurs des enjeux territoriaux et identitaires d'Israël&amp;quot; (Laboratoire Migrinter, CNRS-Université de Poitiers, 2000) et d'une habilitation à diriger des recherches intitulée &amp;quot;En-quête de signes : Migrations, Places et Continuité(s). Retour d'expérience à partir du cas israélien&amp;quot; (2012).Au cours de son parcours de recherche, il a été lauréat de la bourse post-doctorale Lavoisier financée par le Ministère français des Affaires étrangères, chercheur à l'Université hébraïque de Jérusalem et au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche Français à Jérusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS-MEAE), et il a reçu la médaille de bronze du CNRS. Il a été directeur du laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et co-directeur de la </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (REMi)Ce parcours de recherche lui a permis de produire un ensemble de travaux sur les migrations internationales, les diasporas et le transnationalisme (cf. liste des publications ci-dessous).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son activité scientifique s’exerce principalement au sein de trois grands champs de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les dynamiques contemporaines des migrations en Israël.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La question des mobilités et de l’inscription des migrations internationales au sein des espaces ruraux. Appuyées sur la notion de migrant−acteur, ces recherches mettent en lumière des modes d'ancrage qui sont autant de modalités d'appartenances révélatrices de manière de faire société dans un monde inscrit dans le processus de globalisation. Dans une perspective plus phénoménologique, ces travaux interrogent les dimensions spatiales de la présence.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dans les perspectives ouvertes par l’écriture d’une géographie de la présence, l’échelle du quotidien et des pratiques journalières soutient la production de travaux sur la micro-géographie et plus largement sur la notion d’espace public.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, une large part de son activité scientifique est également consacrée à une réflexion méthodologique sur l'usage et la place de l'image dans la recherche en SHS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2013 à 2019 - Membre du cluster </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Intégration régionale » du LAbex DynamiTe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en partenariat avec Yann Richard (Géographe, Paris 1-Prodig) et Mathilde Maurel (Economiste, CNRS-CES).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2015 à 2018 - Membre du programme ECOS « Mobilités spatiales et transformations dans les anciennes périphéries urbaines des métropoles d’Amérique latine (Bogotá, Buenos Aires et Santiago du Chili) : la ville latino-américaine entre le centre et la périphérie actuelle », coordonné par Françoise Dureau pour Migrinter.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2016 à 2022 - Membre du projet de recherche MIFI (Migrations de Français vers Israël) coordonné par Yann Scioldo Zürcher (CR CNRS, UMIFRE Centre de Recherche Français de Jérusalem) et financé par l’AAP CNRS &amp;quot;Attentats-Recherche&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2016 à 2021 - Membre du projet </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR CAMIGRI « Les campagnes françaises dans la dynamique des migrations internationales »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par David Lessault (CR, CNRS-Migrinter).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2022 à 2024 - Membre du projet de recherche &amp;quot;Dynamo&amp;quot; (Dynamiques migratoires d'un monastère. Clercs et laïcs au quartier arménien de Jérusalem de la fin du 19e siècle à nos jours), coordonné par Boris Adjemiam (UGAB) et Yann Scioldo-Zürcher Levi (UMR CRH) - financeur: Institut Convergences Migrations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2022 à 2025 - Co-responsable du projet de recherche &amp;quot;</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer sa route</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; avec Céline Gaille (Photographe) et Christophe Imbert (Géographe - UMR IDEES) - financeur: Forum des vies mobiles (financé par le mécénat de la SNCF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 - Membre du programme de recherche AMI SHS </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECRIPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste des responsabilités académiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Française des Méthodes Visuelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RFMV)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dépuis février 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Directeur Adjoint Scientifique en charge du pôle Europe et International de </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Sciences Humaines et Scoiales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités exercées :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2008 – Membre élu et Secrétaire scientifique de la section 39 « Espace, société et territoire » du Comité national de la recherche scientifique (CoNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2007 – Co-Directeur du Master recherche Migrations internationales et relations interethniques (MIES) de l’Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2011 – Directeur de l’UMR MIGRINTER (Migrations internationales, espace et société - UMR 6588 CNRS/Université de Poitiers).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2017 – Membre du Comité éditorial de la </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(REMi).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 – Directeur de l’École doctorale Sociétés et Organisations pour le site poitevin du PRES Limousin Poitou-Charentes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2016 – Membre nommé du Conseil Scientifique du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche Français à Jérusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS-MEAE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2016 – Co-directeur de la </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (REMi).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 – Chargé de mission à l’</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSHS du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en charge du programme MISTRALS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Integrated STudies at Regional And Local Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 – Directeur adjoint scientifique (DAS) à l’InSHS du CNRS en charge de la section  Espaces, territoires et sociétés (CoNRS section 39) et du programme Mistrals.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 – Membre nommé du Comité scientifique du département de la recherche du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée national de l'histoire </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2022 – Conseiller scientifique au sein du Groupe Analyse et Synthèses de la recherche du Hcéres, puis Conseiller scientifique coordonnateur en charge des Sciences Humaines et Sociales au sein du Département d'évaluation de la recherche du Hcéres.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 – Chargé de mission auprès de la Direction des ressources humaines du CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025 – Membre de la commission de recrutement et d'évaluation de l'</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de thèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'ensemble des informations sont disponibles sur: </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots-clés: Migrations dans les espaces ruraux, Diasporas, Espaces publics, Micro-géographie, Photographie et méthodes visuelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour la version en français, voir ci-dessus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière is Social Geographer and Senior Scientist at the CNRS (Unit of research </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSAGES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).  He holds a PhD of Geography on « Israel and Immigration. The Jews from Former Soviet Union, actors of the territorial and identity stakes of Israel » from the University of Poitiers (2000) and in July 2012, he received a French accreditation to supervise Doctoral research. During the last years, he was a recipient of the Lavoisier Post-Doctoral Fellowship funded by the French Ministry of Foreign Affairs and Research fellow at the Hebrew University of Jerusalem and the French Research Center of Jerusalem. He also received the CNRS Bronze Medal in 2004. And he was the Director of Migrinter from October 2006 to March 2011 and co-director of the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (REMi)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His current scientific activities are devoted to the diversity of migrations in Israel, the dynamics of international migrations in rural areas and more specifically oriented to: 1. the concepts of diaspora and migrant territoriality, 2. the notions of public space and presence. In terms of methodology, William Berthomière is also working on the use and the status of fieldwork photography in the scientific production in the social sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keywords: Israel, Migration in rural areas, Diaspora, Microgeography, Photography and Visual methods</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william.berthomiere@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PASSAGES (UMR 5319 CNRS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Suds</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">12 esplanade des Antilles - Bureau 123</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">33607 Pessac cedex (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir pour Israël - Une nouvelle migration de Juifs de France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François-Rabelais, 2023, Migrations, 978-2-86906-905-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces de la dispersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ma Mung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Diminescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30 (3-4), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Juifs d'ex-URSS en Israël: Chronique d'une décennie d'immigration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière. Editions Universitaires Européennes, pp.276, 2011, 6131533237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias des minorités ethniques. Représenter l’identité collective sur la scène publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26 (1), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen-Orient : conflits et mobilités dans un espace mondialisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2009, EchoGéo - rubrique "Sur le champ"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas dans le monde contemporain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chivallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière &amp; Christine Chivallon. Karthala - MSHA, pp.419, 2006, 2845868146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas. 2000 ans d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Anteby, William Berthomière &amp; Gabriel Sheffer. Presses Universitaires de Rennes, pp.497, 2005, 2-7535-0057-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen-Orient : mutations récentes d'un carrefour migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux visages de l'immigration en Israël.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Anteby-Yemini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12 (3), 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En revenir différemment… » : réflexions autour de l’interdisciplinarité dans l’étude des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dubus; Emmanuel Ma Mung; Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création du champ d'étude des migrations internationales. Rencontre autour de Gildas Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.69-75, 2024, Géographies en liberté, 978-2-336-41849-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité de façade des commerces &amp;quot;français&amp;quot; de la rue Bograshov à Tel-Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie. Dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-027781-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête d’espaces publics : sur les traces d’une géographie de la présence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Fleury; Jean-Baptiste Frétigny; Dimitrina Kanellopoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces publics à l'épreuve des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.123-136, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité de façade des commerces « français » de la rue Bograshov à Tel-Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie - Dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-027781-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et dynamiques des espaces publics : une méthodologie associant enquête par questionnaires et observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mercedes Di Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Meissonnier; Stéphanie Vincent; Mathieu Rabaud; Vincent Kaufmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA, 2020, Collection Rapports de recherche et rapports techniques, 978-2-37180-423-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ migratoire : une notion fondatrice des théories contemporaines des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-50, 2019, 978-2-86906-695-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture des processus de recomposition des frontières sociales depuis Tel Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Parizot; Stéphanie Latte Abdallah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israël/Palestine. L'illusion de la séparation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-310, 2017, Sociétés contemporaines, 979-10-320-0121-9. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.8176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01610977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change and Human Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominguez-Mujica J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change and Human Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p. 115-140, 2016, 978-981-10-0049-2. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-0050-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01260943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le légitime, le temporaire et l'infiltré ou les trois visages de l'immigration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Anteby-Yemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Schmoll, Hélène Thiollet &amp; Catherine Wihtol de Wenden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.259-270, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gildas Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.256-260, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign Workers: Faces of the Globalization of Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Dieckhoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Modern, Israel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.45-62, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Globalization of International Migration from an Israeli perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boucher et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnationalism in the Global City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deusto University, pp.45-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À French what ? » À la recherche d’une diaspora française. Premiers éléments d’enquête au sein de l’espace internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dana Diminescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eDiasporas Atlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le migrazioni internazionali. una domanda globalizzò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare e ripensare le migrazioni: schemi concettuali e ipotesi interpretative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitá degli studi di Napoli Federico II, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales : une question mondialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Férréol &amp; A. Péralva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique sociale et rapport à l’altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de monde sans mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Dureau &amp; Marie-Antoinette Hily </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.175-187, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas : communautés globales de l’ère digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souley Hassane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ch. Jaffrelot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enjeu mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceri-L'express, pp.227-235, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs étrangers, figures d’une ‘nouvelle mondialisation’ d’Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dieckhoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État d'Israël</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI-Fayard, pp.205-2016, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration des travailleurs étrangers : une question identitaire pour Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. D. Heidemann &amp; S. A. da Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migração : nação, lugar e dinamicas territoriais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanitas, pp.213-220, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du retour en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William BERTHOMIERE, Christine CHIVALLON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas dans le monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.317-336, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00185774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation migratoire au cœur des sociétés, entre global et spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Carroué. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.63-98, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du retour en Israël: une lecture de géographie politique à partir du cas des Juifs ex-Soviétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière &amp; Christine Chivallon </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas dans le monde contemporain. Un état des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kartala, pp.317-336, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les inégalités socio-spatiales s'ethnicisent où une lecture possible de l'évolution de la société israélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Arlaud, Y. Jean &amp; D. Royoux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural-Urbain, les nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.323-334, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et déconstruire une diaspora : Quelques éléments d'observation à partir des juifs ex-soviétiques en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Anteby, William Berthomière &amp; Gabriel Sheffer </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 ans de diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.247-263, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaspora: An overview of a concept at the crossroad of Nation-State and transnationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W. Bosswick &amp; Ch. Husband. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative European Research in Migration, Diversity and Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Deusto and HumanitarianNet, pp.25-32, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di[a]spositif : décrire et comprendre les diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Anteby, William Berthomière &amp; Gabriel Sheffer </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 ans de diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-19, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration and the social dynamic of ethnic migration : The Jews from the Former Soviet Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainer Münz &amp; Rainer Ohliger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas and Ethnic Migrants : Germany, Israel and Russia in Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Cass, pp.338-354, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saison prochaine à Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Diminescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dana Diminescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visibles mais peu nombreux. Les circulations migratoires roumaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l’Homme, pp.117-136, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Palestine : populations, migrations, État(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Borne &amp; Jacques Scheibling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette-Livre, pp.195-215, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immigration of Foreign Workers: A Mirror of Israel's Changing Identity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cath Danks &amp; Paul Kennedy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization and Identities: Reconstructing the Local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations récentes en Israël (1989-1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanguin, A.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare Nostrum, dynamiques et mutations géopolitiques de la Méditerranée.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.219-234, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État d'Israël de 1948 à l'après guerre froide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIDELF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes démographiques et territoires : les frontières en question.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.461-471, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie dans l'étude des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon-Barouh, Ida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques migratoires et rencontres ethniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.59-72, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of International Immigrants’ Capitals on Neo-Endogenous Rural Development in the French and Spanish Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricard Morén-Alegret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/euco-2025-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05084354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers étrangers, des trajectoires d’installation entre mobilisation des privilèges et valorisation de la précarité. Regards depuis les campagnes du Sud -Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Par pur par hasard » : ancrages et destins croisés de nouveaux habitants (Ariège 2017-2019) (Article Portfolio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (2&amp;3), pp.269-279. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.17910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exilés et « néos » : Quand des migrations se rencontrent et recomposent des sociabilités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Migrer et (s’)installer, 208, pp.18-39. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.26544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exiles and “neos”. When migrations meet and recompose local sociabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ariege ‘Refuge’: Advantage and Diversity of a Host Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108-2, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.6947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reception of Exiles in Rural France: National Guidelines and Local Variations of a Dispersion Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Przybyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2-3), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.17873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des exilés dans les espaces ruraux en France : orientations nationales et déclinaisons locales d’une politique de dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Przybyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2-3), pp.53-82. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.15550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refuge ariégeois : atout et diversité d’une topographie de l’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108-2, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.7003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volunteer Associations and Integration of Immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.31814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand s’engager ancre et s’ancrer « engage » : les voies plurielles de l’autochtonie au sein des réseaux d’aide aux exilés en Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.6832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touchant-touché. Mécanique politique de la main tendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Réfugiés en images/Images de réfugiés, dirigé par Fabienne Le Houérou., 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de l’hospitalité, fonction-miroir de sociétés se pensant assiégées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.f16f23pd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d’approche croisée par l’économie et la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 749, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël n'échappe pas aux enjeux migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Anteby-Yemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tu.012.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, Metropolis, and Photographic Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ebilitigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Färber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3 et 4), pp.69-130. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.8188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation au prisme des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00603210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel como espacio de visibilización “atípica” de la globalización migratoria en el Mediterráneo Oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Áreas. Revista Internacional De Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.133-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israele o l’emergere «atipico» della mondializzazione migratoria nel Mediterraneo orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi emigrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 172, pp.818-836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119-120, pp.157-177. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.4223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20ème anniversaire, 22 (2), pp.67-82. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.2819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Diasporas et Espaces transnationaux&amp;lt;/i&amp;gt;, Bruneau Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (2), pp.165-166. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.4274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of a Cosmopolitan Tel Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migracijske i etničke teme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Anteby-Yemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographes associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.27-33. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geoas.2005.2307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The notion of « social networks » in migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrina Mihaylova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migracijske i etničke teme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (3), pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de ‘réseaux sociaux’ en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrina Mihaylova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1250, pp.6-12. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/homig.2004.4206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sionisme et immigration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Le sionisme est-'il mort ?, 33-34, pp.30-35. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.033.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Intifada, mondialisation et immigration de travailleurs étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 177, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence d’une Tel-Aviv cosmopolite ou les effets d’un fin mélange entre reconfigurations sociopolitiques internes et externes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Du cosmopolitisme en Méditerrannée, 67, pp.299-312. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'retour du nombre' : permanences et limites de la stratégie territoriale israélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Moyen-Orient : mutations récentes d’un carrefour migratoire, 19 (3), pp.73-94. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance urbaine et immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (2), pp.134-150. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ingeo.2003.2884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.2649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04648053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'an prochain à Jérusalem : Retour sur les enseignements de l'immigration des Juifs d'ex-URSS et d'Ethiopie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.154-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël au prisme des changements démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Une démocratie en question, 48, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02972456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des immigrations… Un Israël, une 'équation identitaire' complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alinéa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration from the former Soviet Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Arab world geographer = Le géographe du monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (4), pp.249-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de migrants versus logiques d'Etat : quels impacts sur la stratégie territoriale d'Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1-2, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/espos.2002.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration des juifs d'ex-URSS et d'Ethiopie en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1235, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/homig.2002.3773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux entrepreneurs en Israël ou les &amp;quot; péripéties &amp;quot; de l'intégration des Juifs d'ex-URSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migracijske i etničke teme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.227-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration d'ex-URSS et les colonies de Cisjordanie et de Gaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.201-218. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.2000.1750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration des travailleurs étrangers : miroir des mutations identitaires d'Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Orient </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de groupes-logiques d'Etat : Regards sur les pratiques de l'espace des Juifs d'ex-URSS en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épopée des Juifs d'ex-URSS en Israël.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAS MIGRACIONES RECIENTES EN ISRAEL: MEDIDAS E IMPACTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migraciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (117-140)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Aliya à l'immigration, ou la lecture d'un continuum migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (3), pp.33-60. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.1996.1515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration des Juifs d'ex-URSS : un nouveau défi pour Israël ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 11 (3), pp.19-41. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.1995.1476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël, un pays russe (podcast AKADEM/Institut Français de Tel Aviv)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ariège, une terre solidaire des exilés. Transrural initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colosses aux mains d'argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d'approche croisée par l'économie et la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01157873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et diversité des trajectoires d'installation dans les espaces ruraux ariégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recours, retours et détours néo-ruraux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences sociales du politique; UMR Territoires, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05016099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'émergent au structurant ? Mobilités et trajectoires d'installation complexe dans les espaces ruraux ariégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque international de l’AIDELF - DÉMOGRAPHIE ET MOBILITÉS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Démographes de Langue Française (AIDELF), Aug 2024, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing Ariel (West Bank): a longitudinal approach to the territorialization of the Israeli-Palestinian conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc-Escobar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Housing production in times of conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAPVS, CRH-LAVUE; Dinâmia’Cet-ISCTE, Nov 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide aux exilé·es dans les Pyrénées ariégeoises : un tissu social riche de la diversité de ses réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées franco-espagnoles de la géographie - Session G3 : Migrations, contrôle et accueil à la frontière franco-espagnole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LISST; UMR Geode; AGE; CNFG, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de vie pour mieux ralentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA; MSH de Dijon, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Mobilities and Transforming Ruralities: Two Case Studies of French Villages (in Ariege and in Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josepha Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EUGEO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUGEO, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se construire une vie ailleurs et autrement. » Parcours de vie au sein des Pyrénées ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champs des possibles. Expérimentations sociales, politiques et existentielles en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAA-UMR LAVUE 7218 CNRS, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec, penser par la photographie. Quels savoirs véhicule l’image sur les temporalités et les expériences migratoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouche Kunth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Scioldo-Zurcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Allez savoir #2 - Tout migre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’image dans les recherches sur les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création du champ d’étude des migrations internationales. Rencontre autour de Gildas Simon.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young migrants job inclusion within French globalized countryside : A diversity of experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants' labour inclusion: activation of network and cluster - 1st Capacity Building Workshop, LIME Project (funded by the European Union – DG Home Affairs – Asylum, Migration and Integration Fund)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03172267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales dans les campagnes françaises : diversification des présences étrangères et segmentation des dispositifs d’accueil – Le cas du Pays Loudunais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recompositions des campagnes françaises au regard des migrations internationales ? Mobilités, dispositifs d'accueil et inscription des personnes migrantes en milieu rural.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisser les territoires ariégeois de l’aide aux exilés : les usages de la photographie dans la méthodologie d'enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Différenciations territoriales et action collective : Pratiques migrantes et empreintes territoriales", UMR LISST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écritures exposées : traces et narrations des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua (non) grata. Les langues à l’épreuve des politiques migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR LIMINAL-INALCO, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête de signes ou l'esquisse d'une microgéographie de la présence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microgéographie au terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigració estrangera a les zones rurales franceses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fòrum del Projecte de recerca “HAMLETS. Immigració i desenvolupament sostenible a micropobles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre place dans le monde rural: étrangers et aidants, des attentes partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations internationales : de nouveaux enjeux pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DYNAMITE, groupe de travail « Produire la ville ordinaire » Masters Carthagéo et GéoPrisme (Universités Paris 1, Paris Diderot, ENSG), Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer sa présence : quand les migrations s’affichent sur les murs des villes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiller la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique politique de la main tendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques du refuge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue entre photographie et recherche sur les migrations dans le monde rural: Epreuves photographiques, épreuves de recherche : comment fixer des ancrages incertains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration-Murmuration. Seaward, Migration in Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, La Seyne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et s’engager en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Przybyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saint Die des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small villages in France: diversity and international immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th GRM Annual Seminar Series on Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épreuves photographiques, épreuves de recherche : comment fixer des ancrages incertains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations des migrations: La photographie en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la présence étrangère et des représentations collectives dans la rénovation d'une ancienne périphérie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasna Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïk Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.472-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En revenir différemment… » : Réflexions autour de l’interdisciplinarité dans l’étude des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l’interdisciplinarité dans l’étude dans l’étude des migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En revenir différemment…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l'interdisciplinarité dans l'étude des migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS; IRIS; MIGRINTER; CADIS; Labex DynamiTe; IUF, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l'(in)hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences de l’(in)hospitalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER, Feb 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisser les formes d’une présence. Usages et limites de l’image pour saisir les dynamiques migratoires contemporaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration[s] en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier Médias et méthodes visuelles du Centre Emile Durkheim, Feb 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El parque urbano como espacio publico: Normas, Formas y Practicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movilidades espaciales y transformaciones en las antiguas periferias urbanas de metrópolis de Latinoamérica (Bogotá, Buenos Aires y Santiago de Chile): La ciudad latinoamericana entre el centro y la periferia actual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamphlets exilés. Les territoires de la mémoire. Autour des travaux d'Enzo Villanueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exarmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un immeuble de Qatamon : fragment d’une histoire de Jérusalem. Discussion autour d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de Sciences sociales de la Faculté de Sciences Sociales et Economiques (FASSE) de l’Institut Catholique de Paris, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter par l’image les espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces publics et mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Géographie-Cités, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion de la communication de Sébastien Caquard « Les récits (de vie) comme base de données géographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en chiffre, mise en carte, mise en ordre du monde : approches critiques des métrologies de l’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de l'hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hospitalités urbaines ? recherches et créations artistiques au coeur des migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pOlau-pôle des arts urbains, Mar 2017, Saint-Pierre-des-Corps, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner/ées à voir les migrations internationales en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Image animée : Images de recherches en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber, ENS Lyon, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un immeuble de Qatamon: le fragment d’une histoire de Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond the Ghetto: Reconstructing Minority Quarter through Texts and Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI-CNRS Socio-anthropologie des Judaïsmes et Università Ca’ Foscari, Venise, Mar 2016, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphore des mains comme réception ou rejet du réfugié dans l’imagerie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Réfugiés en Images, Images de réfugiés. La mise en scène de la crise actuelle des réfugiés en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2016, poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image pour saisir les dynamiques migratoires contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Postures et méthodologies de chercheurs en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRMC, May 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire au coin de la rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d’approche croisée par l’économie et la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Migrations et intégrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et au Centre Interuniversitaire d’Études Françaises de l’Université Eötvös Loránd, Nov 2015, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace migratoire, retour sur une tentative de conjugaison des notions de mobilité et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Mobilités, Identités, Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche français à Jérusalem (CRFJ) et Institut français du Proche-Orient (IFPO), Mar 2015, Jérusalem, Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi certains objets et processus questionnent-ils l’urbain ? Quelques éclairages à partir des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re journée d’étude de la démarche de Prospective nationale de recherche urbaine : les enjeux épistémologiques et théoriques de la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et Anthropologie : de l’emprunt au décloisonnement disciplinaire ? Eclairages à partir des études migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Géographie et cultures : le « tourment culturel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Géographie et cultures, Sep 2014, Cerisy-La-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un intérêt théorique pour les réseaux sociaux en migration à l'usage du webcrawling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire méthodologique Mobilités, réseaux, migrations (MoRéMi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex SMS et UMR LISST, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L’aspect fugitif où la société prend’. Expériences de la coprésence et citadinités de marge (Neve Sha'anan, sud Tel Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Comment la sociologie des migrations internationales transforme-t-elle les paradigmes de la sociologie générale ? Un regard franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Université de Strasbourg et le Réseau Thématique 2 « Migrations, Altérité et Internationalisation » de l’Association Française de Sociologie (AFS), Dec 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler des migrations, dialoguer autour d'un projet (migratoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Dialogue des cultures, Culture du dialogue au Moyen-Orient »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sous le Haut Patronage du Président de la République libanaise et de l’Agence universitaire de la francophonie Mar 2013, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street Geography: réflexion autour des usages de l’image dans l’étude des migrations au sein d’un espace public comme la rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Quelles sources et méthodes pour la recherche sur les migrations ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Nov 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quêtes de signes : migrations, places et continuité(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Villes et migrations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LISST, Jan 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;projet migratoire&amp;quot;: quelques éléments d'analyse sur les contours académiques d'une notion polysémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international Stratégies des acteurs migrants et projet migratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter et Ormes, Jan 2011, Taroudant, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion sur les nouveaux enjeux théoriques et politiques des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Instituts français de recherche à l’étranger Un monde en mouvement, enjeux politiques et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAEDI et CNRS, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diaspora juive dans son rapport à la migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Diasporas: Identités, territoires, mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ibn Zohr, Jan 2009, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tel Aviv, une ville globale miroir de la société israélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Le Centenaire de Tel Aviv: "de l'urbain à l'humain" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue comme frontière : quelques éléments d’analyse depuis les quartiers sud de Tel-Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Limites et frontières des espaces israéliens et palestiniens II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREMAM, Nov 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Globalization of International Migrations from a Social Geography Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas Seminar on Critical Epistemologies of Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University, Jan 2008, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue, espace d'une lecture du processus de globalisation (sud Tel Aviv, 2005-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où en est la rue dans la globalisation? Standardisation, singularisation et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Changes and Return Migrations from the Former Soviet Space (The German and the Jewish Cases)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Research Center Conference, American University of Central Asia, Bishkek (Kirghizstan), Mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization of the international migrations: from the dynamics to the production of concepts for a migration theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Change(s) and Migration Flows in Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSCE-CEDEM, Mar 2008, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization of the international migrations : from the dynamics to the production of concepts for a migration theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Environmental Change(s) and Migration Flows in central Asia, EACH-FOR Regional Workshop, Bishkek (Kirghizstan), mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-soviétiques et travailleurs étrangers : deux figures de la migration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de migrants, portraits de colons, 5e colloque annuel de la Maison René Ginouvès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université paris X, Jun 2008, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Changes and Return Migration to Europe across the Former Soviet Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Return Migrations to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American University of Central Asia, Mar 2008, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration, Work & Society: A French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration, Culture and Politics: A Franco-Irish Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College Dublin and the French Embassy in Dublin May 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation migratoire comme objet de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La migration tunisienne: état des lieux, développement et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OTE, IOM et Migrinter, May 2007, Gammarth, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neve Sha’anan: l’espace d’une relégation sociale de l’immigration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Mobilites et migrations internationales : impacts sociaux et territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tel Aviv and the globalization of the international migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Branding cities, marketed identities and the politics of culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Middlesex University Nov 2007, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et identités : pour une problématique renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études interdisciplinaire Territoires, identités : ancrage et décentrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIMMOC, Jun 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New migrations to Israel and the emergence of a cosmopolitan Tel Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitan and Anthropology ASA 2006 Diamond Jubilee Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pnina Werbner, Keele University, Apr 2006, North Staffordshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Migration System: An introduction from a French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IMISCOE Ph.D Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REX IMISCOE, Jun 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles migrations en Israël : dynamiques et approches théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre d'Etude des Mondes Africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMAf, Nov 2005, Aix-en-Povence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport identité / altérité : l’enquête en contexte interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de l’Association pour la recherche interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIC, Jun 2005, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geography of the Soviet Jews in Israel as a Mirror of a Divided Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar International Dynamics of Migrations in Israel: A Reappraisal of the Boundaries of Israeli Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Français à Jérusalem, Nov 2005, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël et l'immigration: essai de mesures et de caractérisations des filières migratoires des Juifs d'ex-URSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Dipartimento per lo Studio delle Società Mediterranee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bari, Jun 2005, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travailleur étranger comme figure d’un cosmopolitisme israélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Stratification within transnational migrant communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, May 2005, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Return: from Political to Symbolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference " Refugee Repatriation Process, Patterns and Mode of Transnationality a Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaml-Migrinter, Mar 2004, Ramallah, Palestinian Territories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouvel Israël ou l’analyse des recompositions du système migratoire israélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre d'études de l'ethnicité et des migrations (CEDEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEM, Mar 2004, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoforum - Les migrations internationales : connaître et comprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFDG Jun 2004, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de retour dans une société israélienne «mondialisée»: juifs soviétiques vs travailleurs étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Palestine/Israël: diaspora et retour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'ethnologie méditerranéenne et comparative (IDEMEC), May 2004, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du retour en Israël: une lecture de géographie politique à partir du cas des Juifs ex-Soviétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international du groupe ACI Interroger les diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des MSH, Jun 2004, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration non juive en Israel: dynamiques et espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Programme "Migrations au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREMMO, Jan 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives démographiques en Israël &amp;quot; au séminaire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport démographique : Israël-Palestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe polytechnicien X-Démographie-Économie-Population, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'une Tel Aviv cosmopolite ou les effets d'un fin mélange entre reconfigurations sociopolitiques internes et externes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Du cosmopolitisme en Méditerranée : Du modèle référentiel aux réalités du temps présent </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la Méditerranée moderne et contemporaine, Dec 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les inégalités socio-spatiales s'ethnicisent où une lecture possible de l'évolution de la société israélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Rural-Urbain: Les nouvelles frontières. Permanences et changements des inégalités socio-spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruralités-MSHS, Jun 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration in Israel and Ethnicization of the society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Summer School of the European PhD Programme in Migration, Diversity and Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HumanitarianNet, Sep 2003, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et réflexions sur le colloque 2000 ans de diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACI " Bilan des recherches sur les diasporas "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Tide, Apr 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the Soviet Diaspora: Geographical Analysis of the Jewish Immigration from the Former USSR in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Western Social Science Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Western Social Science Association, Apr 2002, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages et destins croisés de nouveaux habitants en Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences universitaires ouvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Universitaire de l'Ariège Robert Naudi, Mar 2002, Foix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et déconstruire une diaspora : le cas des Juifs dans l'ère post-soviétique &amp;quot; Colloque international 2000 ans de diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 2000 ans de diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Migrinter - CRFJ, Feb 2002, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State versus Migrants: Comparison and Impacts of two Actors in the Population Geography of Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Population Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of St Andrews Jul 2002, St Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs roumains en Israël : analyse d'un fait social nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international Les circulations migratoires roumaines après 1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris, Nov 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de migrants versus logiques d'État : quels impacts sur la stratégie territoriale d'Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Géographie et Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille Nov 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaspora: An overview of a concept at the crossroad of Nation-State and Transnationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Summer School of the European PhD Programme in Migration, Diversity and Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HumanitarianNet, Sep 2001, Bilbao, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From aliya to immigration : Demo-geographic profiles and impacts of the recent migrations in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAPS, Jun 2001, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immigration of Foreign Workers : A Mirror of Israel's Changing Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference " Globalization and Identities "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester Metropolitan University, Jun 1999, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration des travailleurs étrangers: miroir des mutations ethno-nationales d'Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international " Migrations : nations, lieux et dynamiques territoriales "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sao Paulo et l'Union Géographique Internationale -Commission Population et environnement-, Apr 1999, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration and social dynamic of an ethnic migration: Glances on the case of the Jews from Former Soviet Union in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Diasporas and Ethnic Migrants in 20th Century Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Humboldt, May 1999, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse géodynamique de la migration juive de l'ex-URSS vers Israël depuis 1989.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de populations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête de signes : Migrations, Places et Continuité(s). Retour d'expérience à partir du cas israélien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Poitiers, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00979565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juifs d'ex-URSS en Israël: Chronique d'une décennie d'immigration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccompanied Children Lacking Protection in Europe : PUCAFREU Project Final Comparative Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Lélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Sasu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PUCAFREU Project – Promoting unaccompanied children’s access to fundamental rights in the European Union. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs isolés étrangers et sans protection en Europe : projet PUCAFREU, rapport comparatif final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrio Comandante Luis Piedrabuena - Buenos Aires (Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Argentina. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02550501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (4/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00757833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (5/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00733604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (1/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00733509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (3/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00757828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (6/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00733605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (2/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00733602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId327"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> William Berthomière </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">William BERTHOMIERE - Directeur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william-berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4012-4265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057521166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=bKDXlUEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:171pt; height:61pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId12" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">For English version, please scroll down</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière a un cursus de géographie sociale et il est directeur de recherche au CNRS, affecté au laboratoire </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSAGES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 5319).Il est titulaire d'un doctorat de géographie sur &amp;quot;Israël et l'immigration. Les Juifs de l'ex-Union soviétique, acteurs des enjeux territoriaux et identitaires d'Israël&amp;quot; (Laboratoire Migrinter, CNRS-Université de Poitiers, 2000) et d'une habilitation à diriger des recherches intitulée &amp;quot;En-quête de signes : Migrations, Places et Continuité(s). Retour d'expérience à partir du cas israélien&amp;quot; (2012).Au cours de son parcours de recherche, il a été lauréat de la bourse post-doctorale Lavoisier financée par le Ministère français des Affaires étrangères, chercheur à l'Université hébraïque de Jérusalem et au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche Français à Jérusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS-MEAE), et il a reçu la médaille de bronze du CNRS. Il a été directeur du laboratoire </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et co-directeur de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (REMi)Ce parcours de recherche lui a permis de produire un ensemble de travaux sur les migrations internationales, les diasporas et le transnationalisme (cf. liste des publications ci-dessous).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son activité scientifique s’exerce principalement au sein de trois grands champs de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les dynamiques contemporaines des migrations en Israël.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La question des mobilités et de l’inscription des migrations internationales au sein des espaces ruraux. Appuyées sur la notion de migrant−acteur, ces recherches mettent en lumière des modes d'ancrage qui sont autant de modalités d'appartenances révélatrices de manière de faire société dans un monde inscrit dans le processus de globalisation. Dans une perspective plus phénoménologique, ces travaux interrogent les dimensions spatiales de la présence.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dans les perspectives ouvertes par l’écriture d’une géographie de la présence, l’échelle du quotidien et des pratiques journalières soutient la production de travaux sur la micro-géographie et plus largement sur la notion d’espace public.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, une large part de son activité scientifique est également consacrée à une réflexion méthodologique sur l'usage et la place de l'image dans la recherche en SHS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2013 à 2019 - Membre du cluster </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Intégration régionale » du LAbex DynamiTe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en partenariat avec Yann Richard (Géographe, Paris 1-Prodig) et Mathilde Maurel (Economiste, CNRS-CES).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2015 à 2018 - Membre du programme ECOS « Mobilités spatiales et transformations dans les anciennes périphéries urbaines des métropoles d’Amérique latine (Bogotá, Buenos Aires et Santiago du Chili) : la ville latino-américaine entre le centre et la périphérie actuelle », coordonné par Françoise Dureau pour Migrinter.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2016 à 2022 - Membre du projet de recherche MIFI (Migrations de Français vers Israël) coordonné par Yann Scioldo Zürcher (CR CNRS, UMIFRE Centre de Recherche Français de Jérusalem) et financé par l’AAP CNRS &amp;quot;Attentats-Recherche&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2016 à 2021 - Membre du projet </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR CAMIGRI « Les campagnes françaises dans la dynamique des migrations internationales »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par David Lessault (CR, CNRS-Migrinter).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2022 à 2024 - Membre du projet de recherche &amp;quot;Dynamo&amp;quot; (Dynamiques migratoires d'un monastère. Clercs et laïcs au quartier arménien de Jérusalem de la fin du 19e siècle à nos jours), coordonné par Boris Adjemiam (UGAB) et Yann Scioldo-Zürcher Levi (UMR CRH) - financeur: Institut Convergences Migrations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2022 à 2025 - Co-responsable du projet de recherche &amp;quot;</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer sa route</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; avec Céline Gaille (Photographe) et Christophe Imbert (Géographe - UMR IDEES) - financeur: Forum des vies mobiles (financé par le mécénat de la SNCF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 - Membre du programme de recherche AMI SHS </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECRIPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste des responsabilités académiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Française des Méthodes Visuelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RFMV)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dépuis février 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Directeur Adjoint Scientifique en charge du pôle Europe et International de CNRS Sciences Humaines et Sociales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités exercées :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2008 – Membre élu et Secrétaire scientifique de la section 39 « Espace, société et territoire » du Comité national de la recherche scientifique (CoNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2007 – Co-Directeur du Master recherche Migrations internationales et relations interethniques (MIES) de l’Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2011 – Directeur de l’UMR MIGRINTER (Migrations internationales, espace et société - UMR 6588 CNRS/Université de Poitiers).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2017 – Membre du Comité éditorial de la </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(REMi).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 – Directeur de l’École doctorale Sociétés et Organisations pour le site poitevin du PRES Limousin Poitou-Charentes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2016 – Membre nommé du Conseil Scientifique du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche Français à Jérusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS-MEAE).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2016 – Co-directeur de la </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (REMi).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 – Chargé de mission à l’</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSHS du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en charge du programme MISTRALS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Integrated STudies at Regional And Local Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 – Directeur adjoint scientifique (DAS) à l’InSHS du CNRS en charge de la section  Espaces, territoires et sociétés (CoNRS section 39) et du programme Mistrals.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 – Membre nommé du Comité scientifique du département de la recherche du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée national de l'histoire </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2022 – Conseiller scientifique au sein du Groupe Analyse et Synthèses de la recherche du Hcéres, puis Conseiller scientifique coordonnateur en charge des Sciences Humaines et Sociales au sein du Département d'évaluation de la recherche du Hcéres.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 – Chargé de mission auprès de la Direction des ressources humaines du CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025 – Membre de la commission de recrutement et d'évaluation de l'</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de thèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'ensemble des informations sont disponibles sur: </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots-clés: Migrations dans les espaces ruraux, Diasporas, Espaces publics, Micro-géographie, Photographie et méthodes visuelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour la version en français, voir ci-dessus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière is Social Geographer and Senior Scientist at the CNRS (Unit of research </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSAGES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).  He holds a PhD of Geography on « Israel and Immigration. The Jews from Former Soviet Union, actors of the territorial and identity stakes of Israel » from the University of Poitiers (2000) and in July 2012, he received a French accreditation to supervise Doctoral research. During the last years, he was a recipient of the Lavoisier Post-Doctoral Fellowship funded by the French Ministry of Foreign Affairs and Research fellow at the Hebrew University of Jerusalem and the French Research Center of Jerusalem. He also received the CNRS Bronze Medal in 2004. And he was the Director of Migrinter from October 2006 to March 2011 and co-director of the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (REMi)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His current scientific activities are devoted to the diversity of migrations in Israel, the dynamics of international migrations in rural areas and more specifically oriented to: 1. the concepts of diaspora and migrant territoriality, 2. the notions of public space and presence. In terms of methodology, William Berthomière is also working on the use and the status of fieldwork photography in the scientific production in the social sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keywords: Israel, Migration in rural areas, Diaspora, Microgeography, Photography and Visual methods</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">william.berthomiere@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PASSAGES (UMR 5319 CNRS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Suds</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">12 esplanade des Antilles - Bureau 123</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">33607 Pessac cedex (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir pour Israël - Une nouvelle migration de Juifs de France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François-Rabelais, 2023, Migrations, 978-2-86906-905-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces de la dispersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ma Mung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Diminescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30 (3-4), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Juifs d'ex-URSS en Israël: Chronique d'une décennie d'immigration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière. Editions Universitaires Européennes, pp.276, 2011, 6131533237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias des minorités ethniques. Représenter l’identité collective sur la scène publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26 (1), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen-Orient : conflits et mobilités dans un espace mondialisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2009, EchoGéo - rubrique "Sur le champ"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas dans le monde contemporain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chivallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière &amp; Christine Chivallon. Karthala - MSHA, pp.419, 2006, 2845868146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas. 2000 ans d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Anteby, William Berthomière &amp; Gabriel Sheffer. Presses Universitaires de Rennes, pp.497, 2005, 2-7535-0057-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen-Orient : mutations récentes d'un carrefour migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux visages de l'immigration en Israël.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Anteby-Yemini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Européenne des Migrations Internationales. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12 (3), 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En revenir différemment… » : réflexions autour de l’interdisciplinarité dans l’étude des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Dubus; Emmanuel Ma Mung; Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création du champ d'étude des migrations internationales. Rencontre autour de Gildas Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.69-75, 2024, Géographies en liberté, 978-2-336-41849-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité de façade des commerces &amp;quot;français&amp;quot; de la rue Bograshov à Tel-Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie. Dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-027781-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête d’espaces publics : sur les traces d’une géographie de la présence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Fleury; Jean-Baptiste Frétigny; Dimitrina Kanellopoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces publics à l'épreuve des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.123-136, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité de façade des commerces « français » de la rue Bograshov à Tel-Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaspora, économie ethnique et autonomie - Dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-027781-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et dynamiques des espaces publics : une méthodologie associant enquête par questionnaires et observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mercedes Di Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Meissonnier; Stéphanie Vincent; Mathieu Rabaud; Vincent Kaufmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA, 2020, Collection Rapports de recherche et rapports techniques, 978-2-37180-423-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ migratoire : une notion fondatrice des théories contemporaines des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-50, 2019, 978-2-86906-695-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture des processus de recomposition des frontières sociales depuis Tel Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Parizot; Stéphanie Latte Abdallah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israël/Palestine. L'illusion de la séparation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-310, 2017, Sociétés contemporaines, 979-10-320-0121-9. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.8176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01610977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change and Human Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominguez-Mujica J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change and Human Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p. 115-140, 2016, 978-981-10-0049-2. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-0050-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01260943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le légitime, le temporaire et l'infiltré ou les trois visages de l'immigration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Anteby-Yemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Schmoll, Hélène Thiollet &amp; Catherine Wihtol de Wenden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.259-270, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gildas Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.256-260, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign Workers: Faces of the Globalization of Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Dieckhoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Modern, Israel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.45-62, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Globalization of International Migration from an Israeli perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boucher et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnationalism in the Global City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deusto University, pp.45-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À French what ? » À la recherche d’une diaspora française. Premiers éléments d’enquête au sein de l’espace internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dana Diminescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eDiasporas Atlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le migrazioni internazionali. una domanda globalizzò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelina Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare e ripensare le migrazioni: schemi concettuali e ipotesi interpretative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitá degli studi di Napoli Federico II, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales : une question mondialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Férréol &amp; A. Péralva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique sociale et rapport à l’altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de monde sans mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Dureau &amp; Marie-Antoinette Hily </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.175-187, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas : communautés globales de l’ère digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souley Hassane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ch. Jaffrelot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enjeu mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceri-L'express, pp.227-235, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs étrangers, figures d’une ‘nouvelle mondialisation’ d’Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dieckhoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État d'Israël</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI-Fayard, pp.205-2016, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration des travailleurs étrangers : une question identitaire pour Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. D. Heidemann &amp; S. A. da Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migração : nação, lugar e dinamicas territoriais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanitas, pp.213-220, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du retour en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William BERTHOMIERE, Christine CHIVALLON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas dans le monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.317-336, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00185774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation migratoire au cœur des sociétés, entre global et spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Carroué. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.63-98, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du retour en Israël: une lecture de géographie politique à partir du cas des Juifs ex-Soviétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William Berthomière &amp; Christine Chivallon </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas dans le monde contemporain. Un état des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kartala, pp.317-336, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les inégalités socio-spatiales s'ethnicisent où une lecture possible de l'évolution de la société israélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Arlaud, Y. Jean &amp; D. Royoux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural-Urbain, les nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.323-334, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et déconstruire une diaspora : Quelques éléments d'observation à partir des juifs ex-soviétiques en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Anteby, William Berthomière &amp; Gabriel Sheffer </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 ans de diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.247-263, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaspora: An overview of a concept at the crossroad of Nation-State and transnationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W. Bosswick &amp; Ch. Husband. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative European Research in Migration, Diversity and Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Deusto and HumanitarianNet, pp.25-32, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di[a]spositif : décrire et comprendre les diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Anteby, William Berthomière &amp; Gabriel Sheffer </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 ans de diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-19, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saison prochaine à Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Diminescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dana Diminescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visibles mais peu nombreux. Les circulations migratoires roumaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l’Homme, pp.117-136, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration and the social dynamic of ethnic migration : The Jews from the Former Soviet Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainer Münz &amp; Rainer Ohliger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas and Ethnic Migrants : Germany, Israel and Russia in Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Cass, pp.338-354, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-Palestine : populations, migrations, État(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Doraï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Borne &amp; Jacques Scheibling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette-Livre, pp.195-215, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immigration of Foreign Workers: A Mirror of Israel's Changing Identity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cath Danks &amp; Paul Kennedy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization and Identities: Reconstructing the Local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations récentes en Israël (1989-1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanguin, A.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare Nostrum, dynamiques et mutations géopolitiques de la Méditerranée.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.219-234, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État d'Israël de 1948 à l'après guerre froide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIDELF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes démographiques et territoires : les frontières en question.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.461-471, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie dans l'étude des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon-Barouh, Ida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques migratoires et rencontres ethniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.59-72, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of International Immigrants’ Capitals on Neo-Endogenous Rural Development in the French and Spanish Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricard Morén-Alegret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/euco-2025-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05084354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers étrangers, des trajectoires d’installation entre mobilisation des privilèges et valorisation de la précarité. Regards depuis les campagnes du Sud -Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Par pur par hasard » : ancrages et destins croisés de nouveaux habitants (Ariège 2017-2019) (Article Portfolio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (2&amp;3), pp.269-279. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.17910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exilés et « néos » : Quand des migrations se rencontrent et recomposent des sociabilités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Migrer et (s’)installer, 208, pp.18-39. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.26544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exiles and “neos”. When migrations meet and recompose local sociabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ariege ‘Refuge’: Advantage and Diversity of a Host Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108-2, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.6947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reception of Exiles in Rural France: National Guidelines and Local Variations of a Dispersion Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Przybyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2-3), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.17873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des exilés dans les espaces ruraux en France : orientations nationales et déclinaisons locales d’une politique de dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Przybyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2-3), pp.53-82. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.15550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refuge ariégeois : atout et diversité d’une topographie de l’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108-2, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.7003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volunteer Associations and Integration of Immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.31814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand s’engager ancre et s’ancrer « engage » : les voies plurielles de l’autochtonie au sein des réseaux d’aide aux exilés en Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.6832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touchant-touché. Mécanique politique de la main tendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Réfugiés en images/Images de réfugiés, dirigé par Fabienne Le Houérou., 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de l’hospitalité, fonction-miroir de sociétés se pensant assiégées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.f16f23pd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d’approche croisée par l’économie et la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 749, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël n'échappe pas aux enjeux migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Anteby-Yemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tu.012.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, Metropolis, and Photographic Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ebilitigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Färber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3 et 4), pp.69-130. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.8188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation au prisme des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00603210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel como espacio de visibilización “atípica” de la globalización migratoria en el Mediterráneo Oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Áreas. Revista Internacional De Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.133-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israele o l’emergere «atipico» della mondializzazione migratoria nel Mediterraneo orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi emigrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 172, pp.818-836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119-120, pp.157-177. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.4223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20ème anniversaire, 22 (2), pp.67-82. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.2819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Diasporas et Espaces transnationaux&amp;lt;/i&amp;gt;, Bruneau Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (2), pp.165-166. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.4274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of a Cosmopolitan Tel Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migracijske i etničke teme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Anteby-Yemini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographes associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.27-33. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geoas.2005.2307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The notion of « social networks » in migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrina Mihaylova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migracijske i etničke teme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (3), pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sionisme et immigration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Le sionisme est-'il mort ?, 33-34, pp.30-35. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.033.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de ‘réseaux sociaux’ en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrina Mihaylova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1250, pp.6-12. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/homig.2004.4206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Intifada, mondialisation et immigration de travailleurs étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 177, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence d’une Tel-Aviv cosmopolite ou les effets d’un fin mélange entre reconfigurations sociopolitiques internes et externes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Du cosmopolitisme en Méditerrannée, 67, pp.299-312. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'retour du nombre' : permanences et limites de la stratégie territoriale israélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Moyen-Orient : mutations récentes d’un carrefour migratoire, 19 (3), pp.73-94. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance urbaine et immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (2), pp.134-150. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ingeo.2003.2884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel Doraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.2649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04648053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'an prochain à Jérusalem : Retour sur les enseignements de l'immigration des Juifs d'ex-URSS et d'Ethiopie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.154-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël au prisme des changements démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Une démocratie en question, 48, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02972456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des immigrations… Un Israël, une 'équation identitaire' complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alinéa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration from the former Soviet Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Arab world geographer = Le géographe du monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (4), pp.249-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de migrants versus logiques d'Etat : quels impacts sur la stratégie territoriale d'Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1-2, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/espos.2002.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration des juifs d'ex-URSS et d'Ethiopie en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1235, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/homig.2002.3773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux entrepreneurs en Israël ou les &amp;quot; péripéties &amp;quot; de l'intégration des Juifs d'ex-URSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migracijske i etničke teme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.227-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration d'ex-URSS et les colonies de Cisjordanie et de Gaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (3), pp.201-218. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.2000.1750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration des travailleurs étrangers : miroir des mutations identitaires d'Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Orient </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épopée des Juifs d'ex-URSS en Israël.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de groupes-logiques d'Etat : Regards sur les pratiques de l'espace des Juifs d'ex-URSS en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAS MIGRACIONES RECIENTES EN ISRAEL: MEDIDAS E IMPACTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migraciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (117-140)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Aliya à l'immigration, ou la lecture d'un continuum migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (3), pp.33-60. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.1996.1515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration des Juifs d'ex-URSS : un nouveau défi pour Israël ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 11 (3), pp.19-41. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.1995.1476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël, un pays russe (podcast AKADEM/Institut Français de Tel Aviv)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ariège, une terre solidaire des exilés. Transrural initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colosses aux mains d'argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d'approche croisée par l'économie et la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01157873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et diversité des trajectoires d'installation dans les espaces ruraux ariégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Recours, retours et détours néo-ruraux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences sociales du politique; UMR Territoires, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05016099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'émergent au structurant ? Mobilités et trajectoires d'installation complexe dans les espaces ruraux ariégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque international de l’AIDELF - DÉMOGRAPHIE ET MOBILITÉS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Démographes de Langue Française (AIDELF), Aug 2024, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing Ariel (West Bank): a longitudinal approach to the territorialization of the Israeli-Palestinian conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc-Escobar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Housing production in times of conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAPVS, CRH-LAVUE; Dinâmia’Cet-ISCTE, Nov 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide aux exilé·es dans les Pyrénées ariégeoises : un tissu social riche de la diversité de ses réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées franco-espagnoles de la géographie - Session G3 : Migrations, contrôle et accueil à la frontière franco-espagnole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LISST; UMR Geode; AGE; CNFG, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de vie pour mieux ralentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA; MSH de Dijon, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se construire une vie ailleurs et autrement. » Parcours de vie au sein des Pyrénées ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champs des possibles. Expérimentations sociales, politiques et existentielles en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAA-UMR LAVUE 7218 CNRS, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Mobilities and Transforming Ruralities: Two Case Studies of French Villages (in Ariege and in Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josepha Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EUGEO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUGEO, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec, penser par la photographie. Quels savoirs véhicule l’image sur les temporalités et les expériences migratoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouche Kunth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Scioldo-Zurcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Allez savoir #2 - Tout migre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales dans les campagnes françaises : diversification des présences étrangères et segmentation des dispositifs d’accueil – Le cas du Pays Loudunais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recompositions des campagnes françaises au regard des migrations internationales ? Mobilités, dispositifs d'accueil et inscription des personnes migrantes en milieu rural.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’image dans les recherches sur les migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création du champ d’étude des migrations internationales. Rencontre autour de Gildas Simon.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young migrants job inclusion within French globalized countryside : A diversity of experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants' labour inclusion: activation of network and cluster - 1st Capacity Building Workshop, LIME Project (funded by the European Union – DG Home Affairs – Asylum, Migration and Integration Fund)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03172267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisser les territoires ariégeois de l’aide aux exilés : les usages de la photographie dans la méthodologie d'enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Différenciations territoriales et action collective : Pratiques migrantes et empreintes territoriales", UMR LISST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écritures exposées : traces et narrations des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua (non) grata. Les langues à l’épreuve des politiques migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR LIMINAL-INALCO, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête de signes ou l'esquisse d'une microgéographie de la présence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microgéographie au terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigració estrangera a les zones rurales franceses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fòrum del Projecte de recerca “HAMLETS. Immigració i desenvolupament sostenible a micropobles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer sa présence : quand les migrations s’affichent sur les murs des villes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiller la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre place dans le monde rural: étrangers et aidants, des attentes partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations internationales : de nouveaux enjeux pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DYNAMITE, groupe de travail « Produire la ville ordinaire » Masters Carthagéo et GéoPrisme (Universités Paris 1, Paris Diderot, ENSG), Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique politique de la main tendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques du refuge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue entre photographie et recherche sur les migrations dans le monde rural: Epreuves photographiques, épreuves de recherche : comment fixer des ancrages incertains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration-Murmuration. Seaward, Migration in Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, La Seyne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et s’engager en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Przybyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saint Die des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small villages in France: diversity and international immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th GRM Annual Seminar Series on Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épreuves photographiques, épreuves de recherche : comment fixer des ancrages incertains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations des migrations: La photographie en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la présence étrangère et des représentations collectives dans la rénovation d'une ancienne périphérie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasna Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïk Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.472-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisser les formes d’une présence. Usages et limites de l’image pour saisir les dynamiques migratoires contemporaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration[s] en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier Médias et méthodes visuelles du Centre Emile Durkheim, Feb 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l'(in)hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences de l’(in)hospitalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER, Feb 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En revenir différemment…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l'interdisciplinarité dans l'étude des migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS; IRIS; MIGRINTER; CADIS; Labex DynamiTe; IUF, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En revenir différemment… » : Réflexions autour de l’interdisciplinarité dans l’étude des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l’interdisciplinarité dans l’étude dans l’étude des migrations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El parque urbano como espacio publico: Normas, Formas y Practicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movilidades espaciales y transformaciones en las antiguas periferias urbanas de metrópolis de Latinoamérica (Bogotá, Buenos Aires y Santiago de Chile): La ciudad latinoamericana entre el centro y la periferia actual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamphlets exilés. Les territoires de la mémoire. Autour des travaux d'Enzo Villanueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exarmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un immeuble de Qatamon : fragment d’une histoire de Jérusalem. Discussion autour d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de Sciences sociales de la Faculté de Sciences Sociales et Economiques (FASSE) de l’Institut Catholique de Paris, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter par l’image les espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces publics et mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Géographie-Cités, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion de la communication de Sébastien Caquard « Les récits (de vie) comme base de données géographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en chiffre, mise en carte, mise en ordre du monde : approches critiques des métrologies de l’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de l'hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hospitalités urbaines ? recherches et créations artistiques au coeur des migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pOlau-pôle des arts urbains, Mar 2017, Saint-Pierre-des-Corps, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner/ées à voir les migrations internationales en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Image animée : Images de recherches en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber, ENS Lyon, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un immeuble de Qatamon: le fragment d’une histoire de Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond the Ghetto: Reconstructing Minority Quarter through Texts and Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI-CNRS Socio-anthropologie des Judaïsmes et Università Ca’ Foscari, Venise, Mar 2016, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphore des mains comme réception ou rejet du réfugié dans l’imagerie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Réfugiés en Images, Images de réfugiés. La mise en scène de la crise actuelle des réfugiés en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2016, poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image pour saisir les dynamiques migratoires contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Postures et méthodologies de chercheurs en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRMC, May 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire au coin de la rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d’approche croisée par l’économie et la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Migrations et intégrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et au Centre Interuniversitaire d’Études Françaises de l’Université Eötvös Loránd, Nov 2015, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace migratoire, retour sur une tentative de conjugaison des notions de mobilité et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Mobilités, Identités, Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche français à Jérusalem (CRFJ) et Institut français du Proche-Orient (IFPO), Mar 2015, Jérusalem, Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi certains objets et processus questionnent-ils l’urbain ? Quelques éclairages à partir des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re journée d’étude de la démarche de Prospective nationale de recherche urbaine : les enjeux épistémologiques et théoriques de la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et Anthropologie : de l’emprunt au décloisonnement disciplinaire ? Eclairages à partir des études migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Géographie et cultures : le « tourment culturel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Géographie et cultures, Sep 2014, Cerisy-La-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un intérêt théorique pour les réseaux sociaux en migration à l'usage du webcrawling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire méthodologique Mobilités, réseaux, migrations (MoRéMi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex SMS et UMR LISST, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L’aspect fugitif où la société prend’. Expériences de la coprésence et citadinités de marge (Neve Sha'anan, sud Tel Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Comment la sociologie des migrations internationales transforme-t-elle les paradigmes de la sociologie générale ? Un regard franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Université de Strasbourg et le Réseau Thématique 2 « Migrations, Altérité et Internationalisation » de l’Association Française de Sociologie (AFS), Dec 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler des migrations, dialoguer autour d'un projet (migratoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Dialogue des cultures, Culture du dialogue au Moyen-Orient »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sous le Haut Patronage du Président de la République libanaise et de l’Agence universitaire de la francophonie Mar 2013, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street Geography: réflexion autour des usages de l’image dans l’étude des migrations au sein d’un espace public comme la rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Quelles sources et méthodes pour la recherche sur les migrations ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Nov 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quêtes de signes : migrations, places et continuité(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Villes et migrations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LISST, Jan 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;projet migratoire&amp;quot;: quelques éléments d'analyse sur les contours académiques d'une notion polysémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international Stratégies des acteurs migrants et projet migratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter et Ormes, Jan 2011, Taroudant, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion sur les nouveaux enjeux théoriques et politiques des migrations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Instituts français de recherche à l’étranger Un monde en mouvement, enjeux politiques et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAEDI et CNRS, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tel Aviv, une ville globale miroir de la société israélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Le Centenaire de Tel Aviv: "de l'urbain à l'humain" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diaspora juive dans son rapport à la migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Diasporas: Identités, territoires, mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ibn Zohr, Jan 2009, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue comme frontière : quelques éléments d’analyse depuis les quartiers sud de Tel-Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Limites et frontières des espaces israéliens et palestiniens II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREMAM, Nov 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue, espace d'une lecture du processus de globalisation (sud Tel Aviv, 2005-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où en est la rue dans la globalisation? Standardisation, singularisation et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Globalization of International Migrations from a Social Geography Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas Seminar on Critical Epistemologies of Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University, Jan 2008, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Changes and Return Migrations from the Former Soviet Space (The German and the Jewish Cases)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Research Center Conference, American University of Central Asia, Bishkek (Kirghizstan), Mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization of the international migrations: from the dynamics to the production of concepts for a migration theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Change(s) and Migration Flows in Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSCE-CEDEM, Mar 2008, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization of the international migrations : from the dynamics to the production of concepts for a migration theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Environmental Change(s) and Migration Flows in central Asia, EACH-FOR Regional Workshop, Bishkek (Kirghizstan), mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-soviétiques et travailleurs étrangers : deux figures de la migration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de migrants, portraits de colons, 5e colloque annuel de la Maison René Ginouvès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université paris X, Jun 2008, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Changes and Return Migration to Europe across the Former Soviet Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Return Migrations to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American University of Central Asia, Mar 2008, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration, Work & Society: A French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration, Culture and Politics: A Franco-Irish Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College Dublin and the French Embassy in Dublin May 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation migratoire comme objet de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La migration tunisienne: état des lieux, développement et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OTE, IOM et Migrinter, May 2007, Gammarth, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neve Sha’anan: l’espace d’une relégation sociale de l’immigration en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Mobilites et migrations internationales : impacts sociaux et territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tel Aviv and the globalization of the international migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Branding cities, marketed identities and the politics of culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Middlesex University Nov 2007, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et identités : pour une problématique renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études interdisciplinaire Territoires, identités : ancrage et décentrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIMMOC, Jun 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New migrations to Israel and the emergence of a cosmopolitan Tel Aviv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitan and Anthropology ASA 2006 Diamond Jubilee Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pnina Werbner, Keele University, Apr 2006, North Staffordshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Migration System: An introduction from a French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IMISCOE Ph.D Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REX IMISCOE, Jun 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles migrations en Israël : dynamiques et approches théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre d'Etude des Mondes Africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMAf, Nov 2005, Aix-en-Povence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport identité / altérité : l’enquête en contexte interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Hily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de l’Association pour la recherche interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIC, Jun 2005, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geography of the Soviet Jews in Israel as a Mirror of a Divided Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar International Dynamics of Migrations in Israel: A Reappraisal of the Boundaries of Israeli Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Français à Jérusalem, Nov 2005, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël et l'immigration: essai de mesures et de caractérisations des filières migratoires des Juifs d'ex-URSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Dipartimento per lo Studio delle Società Mediterranee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bari, Jun 2005, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travailleur étranger comme figure d’un cosmopolitisme israélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Stratification within transnational migrant communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, May 2005, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouvel Israël ou l’analyse des recompositions du système migratoire israélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre d'études de l'ethnicité et des migrations (CEDEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEM, Mar 2004, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Return: from Political to Symbolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference " Refugee Repatriation Process, Patterns and Mode of Transnationality a Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaml-Migrinter, Mar 2004, Ramallah, Palestinian Territories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de retour dans une société israélienne «mondialisée»: juifs soviétiques vs travailleurs étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Palestine/Israël: diaspora et retour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'ethnologie méditerranéenne et comparative (IDEMEC), May 2004, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoforum - Les migrations internationales : connaître et comprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFDG Jun 2004, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du retour en Israël: une lecture de géographie politique à partir du cas des Juifs ex-Soviétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international du groupe ACI Interroger les diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des MSH, Jun 2004, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration non juive en Israel: dynamiques et espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Programme "Migrations au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREMMO, Jan 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives démographiques en Israël &amp;quot; au séminaire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport démographique : Israël-Palestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe polytechnicien X-Démographie-Économie-Population, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'une Tel Aviv cosmopolite ou les effets d'un fin mélange entre reconfigurations sociopolitiques internes et externes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Du cosmopolitisme en Méditerranée : Du modèle référentiel aux réalités du temps présent </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de la Méditerranée moderne et contemporaine, Dec 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les inégalités socio-spatiales s'ethnicisent où une lecture possible de l'évolution de la société israélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Rural-Urbain: Les nouvelles frontières. Permanences et changements des inégalités socio-spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruralités-MSHS, Jun 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration in Israel and Ethnicization of the society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Summer School of the European PhD Programme in Migration, Diversity and Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HumanitarianNet, Sep 2003, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et réflexions sur le colloque 2000 ans de diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACI " Bilan des recherches sur les diasporas "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Tide, Apr 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the Soviet Diaspora: Geographical Analysis of the Jewish Immigration from the Former USSR in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Western Social Science Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Western Social Science Association, Apr 2002, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages et destins croisés de nouveaux habitants en Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences universitaires ouvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Universitaire de l'Ariège Robert Naudi, Mar 2002, Foix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et déconstruire une diaspora : le cas des Juifs dans l'ère post-soviétique &amp;quot; Colloque international 2000 ans de diasporas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 2000 ans de diasporas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Migrinter - CRFJ, Feb 2002, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State versus Migrants: Comparison and Impacts of two Actors in the Population Geography of Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Population Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of St Andrews Jul 2002, St Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs roumains en Israël : analyse d'un fait social nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international Les circulations migratoires roumaines après 1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris, Nov 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de migrants versus logiques d'État : quels impacts sur la stratégie territoriale d'Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Géographie et Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille Nov 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaspora: An overview of a concept at the crossroad of Nation-State and Transnationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Summer School of the European PhD Programme in Migration, Diversity and Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HumanitarianNet, Sep 2001, Bilbao, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From aliya to immigration : Demo-geographic profiles and impacts of the recent migrations in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAPS, Jun 2001, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immigration of Foreign Workers : A Mirror of Israel's Changing Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference " Globalization and Identities "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester Metropolitan University, Jun 1999, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration des travailleurs étrangers: miroir des mutations ethno-nationales d'Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international " Migrations : nations, lieux et dynamiques territoriales "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sao Paulo et l'Union Géographique Internationale -Commission Population et environnement-, Apr 1999, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration and social dynamic of an ethnic migration: Glances on the case of the Jews from Former Soviet Union in Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Diasporas and Ethnic Migrants in 20th Century Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Humboldt, May 1999, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse géodynamique de la migration juive de l'ex-URSS vers Israël depuis 1989.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de populations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête de signes : Migrations, Places et Continuité(s). Retour d'expérience à partir du cas israélien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Poitiers, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00979565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juifs d'ex-URSS en Israël: Chronique d'une décennie d'immigration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccompanied Children Lacking Protection in Europe : PUCAFREU Project Final Comparative Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Lélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Sasu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PUCAFREU Project – Promoting unaccompanied children’s access to fundamental rights in the European Union. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs isolés étrangers et sans protection en Europe : projet PUCAFREU, rapport comparatif final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrio Comandante Luis Piedrabuena - Buenos Aires (Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Argentina. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02550501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (4/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00757833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (5/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00733604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (1/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00733509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (3/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00757828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (6/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00733605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORDOÏ : un marché emblématique de la circulation migratoire (2/6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Bishkek, Kyrgyzstan. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00733602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId327"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FF8BB87"/>
+    <w:nsid w:val="B644DC22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -256,51 +256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CBAE45B2"/>
+    <w:nsid w:val="61CEFA3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -404,51 +404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F3C07806"/>
+    <w:nsid w:val="88EE6FD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -552,51 +552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C6F824D"/>
+    <w:nsid w:val="BE97853A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -700,51 +700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A1AA1DA6"/>
+    <w:nsid w:val="1ECDA8DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -943,51 +943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-berthomiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4012-4265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057521166" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.passages.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crfj.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrinter.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/remi/?lang=en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labex-dynamite.com/fr/recherches/groupes-travail/integrations-regionales/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://migrinter.labo.univ-poitiers.fr/programmes-de-recherche/camigri/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumviesmobiles.org/recherches/15748/tracer-sa-route-le-desir-de-ralentissement-en-ariege" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inalco.fr/actualites/ouverture-de-lappel-projets-de-recherche-et-de-transfert-du-programme-decript-edition" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rfmv.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/insh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palais-portedoree.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/institut/qui-sommes-nous/organisation/instances/commission-evaluation/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/057521166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.berthomiere@cnrs.fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Hily" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ma Mung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Diminescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/6961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/5011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tapia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/167" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/persee-144609" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Di Virgilio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/israelpalestine-lillusion-separation-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.8176" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0050-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458826v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-diasporas.fr/working-papers/Berthomiere-FrenchExpatriates-FR.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Hassane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458796v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458793v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458791v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Mendoza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Mor&#233;n-Alegret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2025-0012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17910" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.26544" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927503v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6947" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Przybyl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17873" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101652v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15550" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31814" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6832" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811965v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f16f23pd" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225483v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27296" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.012.0046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ebilitigu&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa F&#228;rber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8188" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.484" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232503v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.4223" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2819" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4274" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2005.2307" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrina Mihaylova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232479v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2004.4206" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232205v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.033.0030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232437v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.136" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.475" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232471v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2003.2884" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tapia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2649" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459134v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972456v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232464v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.2002.2016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2002.3773" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1750" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232445v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459146v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1996.1515" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232227v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1995.1476" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475454v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169976v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157873v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799557v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799553v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc-Escobar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055212v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364556v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Green" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Scioldo-Zurcher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172267v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192612v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519901v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476334v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073554v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160845v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Picard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160841v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110028v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876733v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742945v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720480v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720467v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969281v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Trouillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896048v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895972v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662263v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498378v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460208v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460271v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460217v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460264v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460330v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460432v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460482v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460491v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460550v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460570v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460741v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461306v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344665v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352616v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461301v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352618v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461297v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461312v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461310v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461307v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461322v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079750v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461326v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461335v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461330v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461345v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461348v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461360v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461357v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461350v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461355v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461351v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461371v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461369v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461364v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461367v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461365v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461470v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461465v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461478v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461376v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461487v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461482v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461541v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461547v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461559v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461578v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461561v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459185v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979565v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097442v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771317v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik L&#233;lia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Sasu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771442v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Tawfik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550501v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00757833v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00733604v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00733509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00757828v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00733605v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00733602v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-berthomiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4012-4265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057521166" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=bKDXlUEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.passages.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crfj.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrinter.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/remi/?lang=en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labex-dynamite.com/fr/recherches/groupes-travail/integrations-regionales/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://migrinter.labo.univ-poitiers.fr/programmes-de-recherche/camigri/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumviesmobiles.org/recherches/15748/tracer-sa-route-le-desir-de-ralentissement-en-ariege" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inalco.fr/actualites/ouverture-de-lappel-projets-de-recherche-et-de-transfert-du-programme-decript-edition" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rfmv.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/insh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palais-portedoree.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/institut/qui-sommes-nous/organisation/instances/commission-evaluation/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/057521166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.berthomiere@cnrs.fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Hily" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ma Mung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Diminescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/6961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/5011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tapia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/167" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remi.revues.org/persee-144609" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Di Virgilio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/israelpalestine-lillusion-separation-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.8176" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0050-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458826v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-diasporas.fr/working-papers/Berthomiere-FrenchExpatriates-FR.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Hassane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458796v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458791v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Mendoza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Mor&#233;n-Alegret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2025-0012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17910" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.26544" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927503v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6947" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Przybyl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17873" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101652v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15550" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31814" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6832" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811965v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f16f23pd" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225483v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27296" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.012.0046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ebilitigu&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa F&#228;rber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8188" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.484" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232503v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.4223" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2819" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4274" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2005.2307" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrina Mihaylova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232205v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.033.0030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232479v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2004.4206" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232437v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.136" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.475" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232471v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2003.2884" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tapia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2649" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459134v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972456v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232464v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.2002.2016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2002.3773" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1750" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232445v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459146v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232193v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1996.1515" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232227v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1995.1476" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475454v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169976v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157873v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799557v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799553v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc-Escobar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055212v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201420v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364556v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Green" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Scioldo-Zurcher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106889v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364578v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172267v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192612v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519901v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476334v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Picard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073554v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160841v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110028v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720480v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742945v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876733v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969281v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Trouillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896048v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895972v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662263v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498378v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460208v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460271v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460217v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460264v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460330v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460432v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460482v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460491v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460550v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460570v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460739v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460741v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344665v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461306v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352616v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461301v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352618v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461297v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461312v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461310v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461307v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461322v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079750v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461326v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461335v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461330v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461345v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461348v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461357v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461360v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461355v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461350v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461351v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461371v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461369v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461364v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461367v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461365v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461470v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461465v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461478v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461376v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461487v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461482v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461541v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461547v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461559v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461578v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461561v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459185v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979565v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097442v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771317v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik L&#233;lia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Sasu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771442v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Tawfik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550501v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00757833v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00733604v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00733509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00757828v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00733605v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00733602v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>