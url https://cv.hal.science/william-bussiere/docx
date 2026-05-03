--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1226,517 +1226,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the short pre-arcing time in HBC fuses via an enthalpy formulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-dimensional modelling of internal arc effects in an enclosed MV cell provided with a protection porous filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gentils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 40, pp.4544-4551. </w:t>
+              <w:t xml:space="preserve">, 2007, 40, pp.3137-3144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/15/026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/10/017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123743v1</w:t>
+                <w:t xml:space="preserve">hal-00145254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the short pre-arcing time in high breaking capacity fuses via an enthalpy formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of the short pre-arcing time in HBC fuses via an enthalpy formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 40 (15), pp.4544-4551. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+              <w:t xml:space="preserve">, 2007, 40, pp.4544-4551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/40/15/026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163191v1</w:t>
+                <w:t xml:space="preserve">hal-00123743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Coefficients of Ag–SiO2 Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal André</w:t>
+                <w:t xml:space="preserve">Numerical study of the short pre-arcing time in high breaking capacity fuses via an enthalpy formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (15), pp.4544-4551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/15/026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-007-9086-y⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00167734v1</w:t>
+                <w:t xml:space="preserve">hal-00163191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional modelling of internal arc effects in an enclosed MV cell provided with a protection porous filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport Coefficients of Ag–SiO2 Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Gentils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40, pp.3137-3144. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (4), pp.381-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/10/017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-007-9086-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145254v1</w:t>
+                <w:t xml:space="preserve">hal-00167734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of Darcy and Forchheimer coefficients for silica sand beads</w:t>
               </w:r>
@@ -1837,534 +1837,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of temperature in plasma wall interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport coefficients of plasmas consisting of insulator vapours Application to PE, POM, PMMA PA66 and PC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Pellet</w:t>
+                <w:t xml:space="preserve">J. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brunet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.M Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 28, pp.79-90. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.169-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00286-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2004007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018790v1</w:t>
+                <w:t xml:space="preserve">hal-00018302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition, Enthalpy, and Vaporization Temperature Calculation of Ag-SiO2 Plasmas with Air in the Temperature Range from 1000 to 6000 K and for Pressure Included between 1 and 50 bars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental assessment of temperature in plasma wall interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-004-2280-2⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28, pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00286-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018412v1</w:t>
+                <w:t xml:space="preserve">hal-00018790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure evolution during HBC fuse operation</w:t>
+                <w:t xml:space="preserve">Composition, Enthalpy, and Vaporization Temperature Calculation of Ag-SiO2 Plasmas with Air in the Temperature Range from 1000 to 6000 K and for Pressure Included between 1 and 50 bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/13/2/015⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24, No 3, pp.475-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-004-2280-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018410v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport coefficients of plasmas consisting of insulator vapours Application to PE, POM, PMMA PA66 and PC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Brunet</w:t>
+                <w:t xml:space="preserve">Pressure evolution during HBC fuse operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25, pp.169-182. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, pp.293-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2004007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/13/2/015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018302v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dielectric material on arc plasma pressure and ablation measurement in high-power apparatus</w:t>
               </w:r>
@@ -2389,51 +2389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2474,289 +2474,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the composition, the pressure, the thermodynamic properties and the monoatomic spectral lines at fixed volume for a SiO2-Ag plasma in the temperature range 5 000 - 25 000 K</w:t>
+                <w:t xml:space="preserve">Estimation of the burn-back rate in high breaking capacity fuses using fast imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 34, pp.1657-1664. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 34, pp.1007-1016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018789v1</w:t>
+                <w:t xml:space="preserve">hal-00018788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sand granulometry on electrical characteristics, temperature and electron density during high-voltage fuse arc extinction</w:t>
+                <w:t xml:space="preserve">Evaluation of the composition, the pressure, the thermodynamic properties and the monoatomic spectral lines at fixed volume for a SiO2-Ag plasma in the temperature range 5 000 - 25 000 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 34, pp.925-935. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/34/6/314⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 34, pp.1657-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/34/11/316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018786v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the burn-back rate in high breaking capacity fuses using fast imagery</w:t>
+                <w:t xml:space="preserve">Influence of sand granulometry on electrical characteristics, temperature and electron density during high-voltage fuse arc extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 34, pp.1007-1016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 34, pp.925-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/34/6/314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018788v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of time-resolved spectra of fuse arcs using a new experimental arrangement</w:t>
               </w:r>
@@ -2996,316 +2996,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric fuses operation, a review: 1. Pre-arcing period</w:t>
+                <w:t xml:space="preserve">Electric fuses operation, a review: 2. Arcing period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Ouagadougou, Burkina Faso. 012001 pp 1-29, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/29/1/012001⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Ouagadougou, Burkina Faso. 012002 pp 1-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/29/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678751v1</w:t>
+                <w:t xml:space="preserve">hal-00678756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTROSCOPIC STUDY OF THE TRANSITION STAGE IN FUSE WIRE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electric fuses operation, a review: 1. Pre-arcing period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on Gas Discharges and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Ouagadougou, Burkina Faso. 012001 pp 1-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/29/1/012001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153275v1</w:t>
+                <w:t xml:space="preserve">hal-00678751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric fuses operation, a review: 2. Arcing period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPECTROSCOPIC STUDY OF THE TRANSITION STAGE IN FUSE WIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coulbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXth International Conference on Gas Discharges and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREMI, Jul 2014, Orléans, France. pp.227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678756v1</w:t>
+                <w:t xml:space="preserve">hal-01153275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study of a neon fed ICP torch</w:t>
               </w:r>
@@ -4562,51 +4562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dégradation des matériaux en contact avec un arc électrique ou un plasma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4681,636 +4681,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the SiO2 plasma physical parameters: temperature, electron density, pressure, radiation</w:t>
+                <w:t xml:space="preserve">Evaluation du rapport énergie interne / énergie électrique dissipée dans l'interaction plasma isolant. Application : PE et POM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.119-125</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ièmes Journées d'Etudes sur les Fluctuations des Arcs - LAEPT, Univ. Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, AUBIERE, France. pp.V-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018812v1</w:t>
+                <w:t xml:space="preserve">hal-00019691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction plasma paroi. Etudes théoriques et expérimentales.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal André</w:t>
+                <w:t xml:space="preserve">Mathematical model using macroscopic and microscopic scales of an electrical arc discharge through a porous medium in HBC fuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.188-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-00084524v1</w:t>
+                <w:t xml:space="preserve">hal-00085014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the filling material properties on pressure in HBC fuse. Comparison between experimental results and simulation.</w:t>
+                <w:t xml:space="preserve">Study of the SiO2 plasma physical parameters: temperature, electron density, pressure, radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.111-118</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.119-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018822v1</w:t>
+                <w:t xml:space="preserve">hal-00018812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation à deux échelles de la décharge d'arc électrique en milieu poreux appliquée au fusible moyenne tension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Clain</w:t>
+                <w:t xml:space="preserve">Interaction plasma paroi. Etudes théoriques et expérimentales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ièmes Journées d'Etudes sur les Fluctuations des Arcs - LAEPT, Univ. Blaise Pascal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Aubière, France. pp.II 27-30</w:t>
+              <w:t xml:space="preserve">Groupement d'intérêt scientifique : Programme Matériaux Massif Central : matériaux innovants (GIS P2MC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086153v1</w:t>
+                <w:t xml:space="preserve">hal-00084524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du rapport énergie interne / énergie électrique dissipée dans l'interaction plasma isolant. Application : PE et POM.</w:t>
+                <w:t xml:space="preserve">Influence of the filling material properties on pressure in HBC fuse. Comparison between experimental results and simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.111-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lefort</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-00019691v1</w:t>
+                <w:t xml:space="preserve">hal-00018822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model using macroscopic and microscopic scales of an electrical arc discharge through a porous medium in HBC fuses</w:t>
+                <w:t xml:space="preserve">Modélisation à deux échelles de la décharge d'arc électrique en milieu poreux appliquée au fusible moyenne tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.188-193</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ièmes Journées d'Etudes sur les Fluctuations des Arcs - LAEPT, Univ. Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Aubière, France. pp.II 27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085014v1</w:t>
+                <w:t xml:space="preserve">hal-00086153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the singly ionised silicon lines broadening for the evaluation of the arc plasma pressure during HBC fuse operation</w:t>
               </w:r>
@@ -5322,51 +5322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5398,204 +5398,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du phénomène de coupure dans les fusibles en Moyenne Tension. Détermination des grandeurs (T,Ne,P) par spectroscopie atomique d'émission</w:t>
+                <w:t xml:space="preserve">Diagnostic des grandeurs physiques dans le plasma d'arc des fusibles en moyenne tension au cours du mécanisme de coupure - Mesure des grandeurs (T,Ne,P) par spectroscopie d'émission atomique appliquée au silicium ionisé une fois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Plasma SFP (Mars 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Piriac-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">5ièmes Journées d'Etudes sur les Fluctuations des Arcs (13/14 Mars 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.III-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019694v1</w:t>
+                <w:t xml:space="preserve">hal-00019690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des grandeurs physiques dans le plasma d'arc des fusibles en moyenne tension au cours du mécanisme de coupure - Mesure des grandeurs (T,Ne,P) par spectroscopie d'émission atomique appliquée au silicium ionisé une fois.</w:t>
+                <w:t xml:space="preserve">Etude du phénomène de coupure dans les fusibles en Moyenne Tension. Détermination des grandeurs (T,Ne,P) par spectroscopie atomique d'émission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ièmes Journées d'Etudes sur les Fluctuations des Arcs (13/14 Mars 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.III-74</w:t>
+              <w:t xml:space="preserve">Congrès Plasma SFP (Mars 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Piriac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019690v1</w:t>
+                <w:t xml:space="preserve">hal-00019694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study of a cutting electrical arc in HBC fuse</w:t>
               </w:r>
@@ -5607,51 +5607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, pp.113-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5695,51 +5695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6497,51 +6497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6615,51 +6615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6834,51 +6834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6939,64 +6939,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7073,51 +7073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7142,246 +7142,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Novembre 2004</w:t>
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Janvier 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019681v1</w:t>
+                <w:t xml:space="preserve">hal-00019679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Janvier 2004</w:t>
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Novembre 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Velleaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019679v1</w:t>
+                <w:t xml:space="preserve">hal-00019681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plasma thermique comme source d'informations dans l'étude des fusibles Moyenne Tension</w:t>
               </w:r>
@@ -7501,51 +7501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7675,583 +7675,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Juin 2002</w:t>
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Novembre 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Latchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019686v1</w:t>
+                <w:t xml:space="preserve">hal-00019677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Avril 2002</w:t>
+                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Mai 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019676v1</w:t>
+                <w:t xml:space="preserve">hal-00019685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Février 2002</w:t>
+                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Juin 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019684v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Mai 2002</w:t>
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Avril 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Madebène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019685v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Novembre 2002</w:t>
+                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Février 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019677v1</w:t>
+                <w:t xml:space="preserve">hal-00019684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Novembre 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8334,51 +8334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8407,373 +8407,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Décembre 2000</w:t>
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Mai 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Murin-Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019673v1</w:t>
+                <w:t xml:space="preserve">hal-00019671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Octobre 2000</w:t>
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Décembre 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019672v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Mai 2000</w:t>
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Octobre 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Murin-Borel</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00019671v1</w:t>
+                <w:t xml:space="preserve">hal-00019672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Octobre 1999</w:t>
               </w:r>
@@ -8785,64 +8785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8899,77 +8899,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Murin-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9017,77 +9017,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Murin-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9135,77 +9135,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Murin-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9540,51 +9540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FDBA9F2"/>
+    <w:nsid w:val="451885A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9771,51 +9771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-bussiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115044701" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bussiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulbois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rochette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/8/04" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X4SBNMV3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.09.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ0MS6PJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menecier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentils" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wild" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2010.07.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLM1MZD9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Besnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2010.2050606" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Velleaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/19/195210" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TCVHZPM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Sm Memiaghe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/15/026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-84M20073-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-007-9086-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HP2DL5C3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DGX7WQS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pellet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00286-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQH0K8ZJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-004-2280-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7FFX7DB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/13/2/015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5TSSKWTP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Lombard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9QD6H2CJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duffour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lombard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.805851" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/11/316" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3G7HF6KT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/6/314" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NT1FTD2L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bezborodko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/14/322" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DVRTT3PZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Berenguer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katsonis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubreton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Elchinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEFA.2007.4419973" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velleaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200877v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084539v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086153v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019691v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019693v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019690v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018811v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bezborodko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chagnot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153256v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085556v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019696v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019680v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019676v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019671v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieutier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Murin-Borel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Parizet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019669v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011683v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-bussiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115044701" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bussiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulbois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rochette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/8/04" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X4SBNMV3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.09.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ0MS6PJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menecier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentils" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wild" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2010.07.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLM1MZD9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Besnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2010.2050606" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Velleaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/19/195210" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TCVHZPM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Sm Memiaghe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DGX7WQS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/15/026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-84M20073-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-007-9086-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HP2DL5C3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Lombard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9QD6H2CJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00286-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQH0K8ZJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-004-2280-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7FFX7DB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/13/2/015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5TSSKWTP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duffour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lombard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.805851" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/11/316" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3G7HF6KT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/6/314" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NT1FTD2L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bezborodko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/14/322" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DVRTT3PZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678751v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Berenguer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katsonis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubreton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Elchinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEFA.2007.4419973" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velleaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200877v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084539v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085014v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084524v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019693v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019690v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019694v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018811v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bezborodko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chagnot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153256v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085556v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019696v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019680v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019686v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019676v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019671v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieutier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Murin-Borel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Parizet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019669v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011683v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>