--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1226,517 +1226,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional modelling of internal arc effects in an enclosed MV cell provided with a protection porous filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of the short pre-arcing time in HBC fuses via an enthalpy formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Gentils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 40, pp.3137-3144. </w:t>
+              <w:t xml:space="preserve">, 2007, 40, pp.4544-4551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/10/017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/15/026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145254v1</w:t>
+                <w:t xml:space="preserve">hal-00123743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the short pre-arcing time in HBC fuses via an enthalpy formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of the short pre-arcing time in high breaking capacity fuses via an enthalpy formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Touzani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 40, pp.4544-4551. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+              <w:t xml:space="preserve">, 2007, 40 (15), pp.4544-4551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/40/15/026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123743v1</w:t>
+                <w:t xml:space="preserve">hal-00163191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the short pre-arcing time in high breaking capacity fuses via an enthalpy formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport Coefficients of Ag–SiO2 Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (4), pp.381-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-007-9086-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/15/026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00163191v1</w:t>
+                <w:t xml:space="preserve">hal-00167734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Coefficients of Ag–SiO2 Plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional modelling of internal arc effects in an enclosed MV cell provided with a protection porous filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Rochette</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gentils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (4), pp.381-403. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.3137-3144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-007-9086-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/10/017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167734v1</w:t>
+                <w:t xml:space="preserve">hal-00145254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of Darcy and Forchheimer coefficients for silica sand beads</w:t>
               </w:r>
@@ -1837,534 +1837,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport coefficients of plasmas consisting of insulator vapours Application to PE, POM, PMMA PA66 and PC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental assessment of temperature in plasma wall interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Caillard</w:t>
+                <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M Lombard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25, pp.169-182. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28, pp.79-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2004007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00286-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018302v1</w:t>
+                <w:t xml:space="preserve">hal-00018790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of temperature in plasma wall interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition, Enthalpy, and Vaporization Temperature Calculation of Ag-SiO2 Plasmas with Air in the Temperature Range from 1000 to 6000 K and for Pressure Included between 1 and 50 bars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00286-2⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24, No 3, pp.475-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-004-2280-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018790v1</w:t>
+                <w:t xml:space="preserve">hal-00018412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition, Enthalpy, and Vaporization Temperature Calculation of Ag-SiO2 Plasmas with Air in the Temperature Range from 1000 to 6000 K and for Pressure Included between 1 and 50 bars</w:t>
+                <w:t xml:space="preserve">Pressure evolution during HBC fuse operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-004-2280-2⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/13/2/015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018412v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure evolution during HBC fuse operation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rochette</w:t>
+                <w:t xml:space="preserve">Transport coefficients of plasmas consisting of insulator vapours Application to PE, POM, PMMA PA66 and PC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13, pp.293-302. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.169-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/13/2/015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2004007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018410v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dielectric material on arc plasma pressure and ablation measurement in high-power apparatus</w:t>
               </w:r>
@@ -2389,51 +2389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2474,289 +2474,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the burn-back rate in high breaking capacity fuses using fast imagery</w:t>
+                <w:t xml:space="preserve">Evaluation of the composition, the pressure, the thermodynamic properties and the monoatomic spectral lines at fixed volume for a SiO2-Ag plasma in the temperature range 5 000 - 25 000 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 34, pp.1007-1016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 34, pp.1657-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/34/11/316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018788v1</w:t>
+                <w:t xml:space="preserve">hal-00018789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the composition, the pressure, the thermodynamic properties and the monoatomic spectral lines at fixed volume for a SiO2-Ag plasma in the temperature range 5 000 - 25 000 K</w:t>
+                <w:t xml:space="preserve">Influence of sand granulometry on electrical characteristics, temperature and electron density during high-voltage fuse arc extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 34, pp.1657-1664. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/34/11/316⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 34, pp.925-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/34/6/314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00018789v1</w:t>
+                <w:t xml:space="preserve">hal-00018786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sand granulometry on electrical characteristics, temperature and electron density during high-voltage fuse arc extinction</w:t>
+                <w:t xml:space="preserve">Estimation of the burn-back rate in high breaking capacity fuses using fast imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 34, pp.925-935. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 34, pp.1007-1016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00018786v1</w:t>
+                <w:t xml:space="preserve">hal-00018788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of time-resolved spectra of fuse arcs using a new experimental arrangement</w:t>
               </w:r>
@@ -2996,105 +2996,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric fuses operation, a review: 2. Arcing period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPECTROSCOPIC STUDY OF THE TRANSITION STAGE IN FUSE WIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coulbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXth International Conference on Gas Discharges and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREMI, Jul 2014, Orléans, France. pp.227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678756v1</w:t>
+                <w:t xml:space="preserve">hal-01153275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric fuses operation, a review: 1. Pre-arcing period</w:t>
               </w:r>
@@ -3164,148 +3207,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTROSCOPIC STUDY OF THE TRANSITION STAGE IN FUSE WIRE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electric fuses operation, a review: 2. Arcing period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on Gas Discharges and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Ouagadougou, Burkina Faso. 012002 pp 1-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/29/1/012002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153275v1</w:t>
+                <w:t xml:space="preserve">hal-00678756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study of a neon fed ICP torch</w:t>
               </w:r>
@@ -3410,485 +3410,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the SiO2 plasma radiation. Application to the fuse arc plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BASIC DATA: COMPOSITION, THERMODYNAMIC PROPERTIES AND TRANSPORT COEFFICIENTS APPLIED TO FUSES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Velleaud</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electric Fuses and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEFA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Clermont Ferrand, France. pp.95-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEFA.2007.4419973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200881v1</w:t>
+                <w:t xml:space="preserve">hal-00214172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASIC DATA: COMPOSITION, THERMODYNAMIC PROPERTIES AND TRANSPORT COEFFICIENTS APPLIED TO FUSES.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+                <w:t xml:space="preserve">Numerical method for pre-arcing times : application in HBC fuses with heavy fault-currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEFA 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Clermont Ferrand, France. pp.95-100, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2007, CEYRAT, France. pp.127-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEFA.2007.4419973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00214172v1</w:t>
+                <w:t xml:space="preserve">hal-00285034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical method for pre-arcing times : application in HBC fuses with heavy fault-currents</w:t>
+                <w:t xml:space="preserve">Régime de pré-arc en forte surcharge dans les fusibles MT. Modélisation et comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEFA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, CEYRAT, France. pp.127-132</w:t>
+              <w:t xml:space="preserve">8ème colloque sur les arcs électriques - CAE VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285034v1</w:t>
+                <w:t xml:space="preserve">hal-00174339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime de pré-arc en forte surcharge dans les fusibles MT. Modélisation et comparaison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the SiO2 plasma radiation. Application to the fuse arc plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Velleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque sur les arcs électriques - CAE VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Electric Fuses and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, France. pp 109-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174339v1</w:t>
+                <w:t xml:space="preserve">hal-00200881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING OF THE PRE-ARCING PERIOD IN HBC FUSES INCLUDING SOLID - LIQUID - VAPOUR PHASE CHANGES OF THE FUSE ELEMENT</w:t>
               </w:r>
@@ -4562,51 +4562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dégradation des matériaux en contact avec un arc électrique ou un plasma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4681,636 +4681,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du rapport énergie interne / énergie électrique dissipée dans l'interaction plasma isolant. Application : PE et POM.</w:t>
+                <w:t xml:space="preserve">Study of the SiO2 plasma physical parameters: temperature, electron density, pressure, radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">, 2003, AUBIERE, France. pp.V-19</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.119-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019691v1</w:t>
+                <w:t xml:space="preserve">hal-00018812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model using macroscopic and microscopic scales of an electrical arc discharge through a porous medium in HBC fuses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Clain</w:t>
+                <w:t xml:space="preserve">Interaction plasma paroi. Etudes théoriques et expérimentales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.188-193</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupement d'intérêt scientifique : Programme Matériaux Massif Central : matériaux innovants (GIS P2MC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085014v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the SiO2 plasma physical parameters: temperature, electron density, pressure, radiation</w:t>
+                <w:t xml:space="preserve">Influence of the filling material properties on pressure in HBC fuse. Comparison between experimental results and simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.119-125</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018812v1</w:t>
+                <w:t xml:space="preserve">hal-00018822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction plasma paroi. Etudes théoriques et expérimentales.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal André</w:t>
+                <w:t xml:space="preserve">Modélisation à deux échelles de la décharge d'arc électrique en milieu poreux appliquée au fusible moyenne tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement d'intérêt scientifique : Programme Matériaux Massif Central : matériaux innovants (GIS P2MC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">6ièmes Journées d'Etudes sur les Fluctuations des Arcs - LAEPT, Univ. Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Aubière, France. pp.II 27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084524v1</w:t>
+                <w:t xml:space="preserve">hal-00086153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the filling material properties on pressure in HBC fuse. Comparison between experimental results and simulation.</w:t>
+                <w:t xml:space="preserve">Evaluation du rapport énergie interne / énergie électrique dissipée dans l'interaction plasma isolant. Application : PE et POM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.111-118</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ièmes Journées d'Etudes sur les Fluctuations des Arcs - LAEPT, Univ. Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, AUBIERE, France. pp.V-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018822v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation à deux échelles de la décharge d'arc électrique en milieu poreux appliquée au fusible moyenne tension</w:t>
+                <w:t xml:space="preserve">Mathematical model using macroscopic and microscopic scales of an electrical arc discharge through a porous medium in HBC fuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Aubière, France. pp.II 27-30</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.188-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086153v1</w:t>
+                <w:t xml:space="preserve">hal-00085014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the singly ionised silicon lines broadening for the evaluation of the arc plasma pressure during HBC fuse operation</w:t>
               </w:r>
@@ -5322,51 +5322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5398,204 +5398,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des grandeurs physiques dans le plasma d'arc des fusibles en moyenne tension au cours du mécanisme de coupure - Mesure des grandeurs (T,Ne,P) par spectroscopie d'émission atomique appliquée au silicium ionisé une fois.</w:t>
+                <w:t xml:space="preserve">Etude du phénomène de coupure dans les fusibles en Moyenne Tension. Détermination des grandeurs (T,Ne,P) par spectroscopie atomique d'émission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ièmes Journées d'Etudes sur les Fluctuations des Arcs (13/14 Mars 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.III-74</w:t>
+              <w:t xml:space="preserve">Congrès Plasma SFP (Mars 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Piriac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019690v1</w:t>
+                <w:t xml:space="preserve">hal-00019694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du phénomène de coupure dans les fusibles en Moyenne Tension. Détermination des grandeurs (T,Ne,P) par spectroscopie atomique d'émission</w:t>
+                <w:t xml:space="preserve">Diagnostic des grandeurs physiques dans le plasma d'arc des fusibles en moyenne tension au cours du mécanisme de coupure - Mesure des grandeurs (T,Ne,P) par spectroscopie d'émission atomique appliquée au silicium ionisé une fois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Plasma SFP (Mars 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Piriac-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">5ièmes Journées d'Etudes sur les Fluctuations des Arcs (13/14 Mars 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.III-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019694v1</w:t>
+                <w:t xml:space="preserve">hal-00019690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study of a cutting electrical arc in HBC fuse</w:t>
               </w:r>
@@ -5607,51 +5607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, pp.113-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5663,217 +5663,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la croissance d'un arc de fusible dans le sable par imagerie ultra rapide</w:t>
+                <w:t xml:space="preserve">Etude spectroscopique d'un plasma d'arc de coupure dans un fusible Moyenne Tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Chagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil des résumés - Congrès général de la Société Française de physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. pp.25</w:t>
+              <w:t xml:space="preserve">VIè Congrès Plasmas - Résumé des contributions par affiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Orléans, France. pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019688v1</w:t>
+                <w:t xml:space="preserve">hal-00019689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude spectroscopique d'un plasma d'arc de coupure dans un fusible Moyenne Tension</w:t>
+                <w:t xml:space="preserve">Caractérisation de la croissance d'un arc de fusible dans le sable par imagerie ultra rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIè Congrès Plasmas - Résumé des contributions par affiche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Orléans, France. pp.70</w:t>
+              <w:t xml:space="preserve">Recueil des résumés - Congrès général de la Société Française de physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019689v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6220,246 +6220,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension # Avril 2007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport d'étude sur l'étude des cellules moyenne tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200888v1</w:t>
+                <w:t xml:space="preserve">hal-00363958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude sur l'étude des cellules moyenne tension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension # Avril 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Clain</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Latchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363958v1</w:t>
+                <w:t xml:space="preserve">hal-00200888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Février 2006</w:t>
               </w:r>
@@ -6497,51 +6497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6615,51 +6615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6834,51 +6834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6939,64 +6939,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7073,51 +7073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7187,51 +7187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7501,51 +7501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7675,583 +7675,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Novembre 2002</w:t>
+                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Février 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019677v1</w:t>
+                <w:t xml:space="preserve">hal-00019684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Mai 2002</w:t>
+                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Juin 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019685v1</w:t>
+                <w:t xml:space="preserve">hal-00019686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Juin 2002</w:t>
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Avril 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Madebène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019686v1</w:t>
+                <w:t xml:space="preserve">hal-00019676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Avril 2002</w:t>
+                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Mai 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Madebène</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00019676v1</w:t>
+                <w:t xml:space="preserve">hal-00019685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Février 2002</w:t>
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Novembre 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Latchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019684v1</w:t>
+                <w:t xml:space="preserve">hal-00019677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Novembre 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8334,51 +8334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8407,373 +8407,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Mai 2000</w:t>
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Décembre 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019671v1</w:t>
+                <w:t xml:space="preserve">hal-00019673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Décembre 2000</w:t>
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Octobre 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019673v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Octobre 2000</w:t>
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Mai 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Murin-Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019672v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Octobre 1999</w:t>
               </w:r>
@@ -8785,64 +8785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8867,263 +8867,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Avril 1998</w:t>
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Novembre 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Murin-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019667v1</w:t>
+                <w:t xml:space="preserve">hal-00019668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Novembre 1998</w:t>
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Avril 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Murin-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019668v1</w:t>
+                <w:t xml:space="preserve">hal-00019667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Mai 1999</w:t>
               </w:r>
@@ -9135,77 +9135,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bezborodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Murin-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9540,51 +9540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="451885A5"/>
+    <w:nsid w:val="891F49DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9771,51 +9771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-bussiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115044701" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bussiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulbois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rochette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/8/04" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X4SBNMV3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.09.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ0MS6PJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menecier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentils" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wild" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2010.07.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLM1MZD9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Besnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2010.2050606" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Velleaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/19/195210" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TCVHZPM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Sm Memiaghe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DGX7WQS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/15/026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-84M20073-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-007-9086-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HP2DL5C3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Lombard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9QD6H2CJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00286-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQH0K8ZJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-004-2280-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7FFX7DB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/13/2/015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5TSSKWTP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duffour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lombard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.805851" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/11/316" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3G7HF6KT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/6/314" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NT1FTD2L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bezborodko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/14/322" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DVRTT3PZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678751v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Berenguer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katsonis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubreton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Elchinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEFA.2007.4419973" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velleaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200877v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084539v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085014v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084524v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019693v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019690v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019694v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018811v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bezborodko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chagnot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153256v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085556v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019696v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019680v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019686v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019676v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019671v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieutier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Murin-Borel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Parizet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019669v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011683v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-bussiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115044701" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bussiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulbois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rochette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/8/04" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X4SBNMV3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.09.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ0MS6PJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menecier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentils" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wild" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2010.07.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLM1MZD9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Besnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2010.2050606" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Velleaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/19/195210" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TCVHZPM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Sm Memiaghe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/15/026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-84M20073-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-007-9086-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HP2DL5C3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DGX7WQS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pellet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00286-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQH0K8ZJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-004-2280-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7FFX7DB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/13/2/015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5TSSKWTP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Lombard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9QD6H2CJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duffour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lombard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.805851" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/11/316" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3G7HF6KT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/6/314" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NT1FTD2L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bezborodko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/14/322" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DVRTT3PZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678751v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Berenguer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katsonis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214172v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubreton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Elchinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEFA.2007.4419973" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174339v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velleaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200877v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084539v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086153v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019691v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019693v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019690v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018811v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019689v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bezborodko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chagnot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153256v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363958v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200888v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085556v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019696v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019680v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019676v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019671v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieutier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Murin-Borel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Parizet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019669v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011683v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>