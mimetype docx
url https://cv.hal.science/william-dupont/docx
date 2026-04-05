--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -181,1109 +181,1109 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Activation Down to the Spinal Cord during Action Language? A Transcranial Magnetic Stimulation and Peripheral Nerve Stimulation Study</w:t>
+                <w:t xml:space="preserve">Negated actions are simulated within the primary motor cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Dupont</w:t>
+                <w:t xml:space="preserve">W. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Amiez</w:t>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+                <w:t xml:space="preserve">L. Lurquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Martin</w:t>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Madden-Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 565, pp.468-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn.a.83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2024.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264255v1</w:t>
+                <w:t xml:space="preserve">hal-04952248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to methodological criticisms: reliable support for the simulation of negated actions in the primary motor cortex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reading about sensations recruits the posterior insula: An intracranial EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Papaxanthis</w:t>
+                <w:t xml:space="preserve">Vincent Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Madden-Lombardi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2025.05.006⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (11), pp.113874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394974v1</w:t>
+                <w:t xml:space="preserve">hal-05358987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negated actions are simulated within the primary motor cortex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+                <w:t xml:space="preserve">Response to methodological criticisms: reliable support for the simulation of negated actions in the primary motor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lurquin</w:t>
+                <w:t xml:space="preserve">F. Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lebon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">C. Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 565, pp.468-478. </w:t>
+              <w:t xml:space="preserve">, 2025, 577, pp.10-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2024.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2025.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952248v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading about sensations recruits the posterior insula: An intracranial EEG study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring Dynamic Brain Oscillations in Motor Imagery and Low-frequency Sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dornier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Robin</w:t>
+                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+                <w:t xml:space="preserve">Thomas Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113874⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_02311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358987v1</w:t>
+                <w:t xml:space="preserve">hal-04952240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Dynamic Brain Oscillations in Motor Imagery and Low-frequency Sound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The role of the motor system in action imagination and comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_02311⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952240v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the motor system in action imagination and comprehension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Neural Activation Down to the Spinal Cord during Action Language? A Transcranial Magnetic Stimulation and Peripheral Nerve Stimulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/jocn.a.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038732v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Simulations and Action Language Are Impaired in Individuals with Aphantasia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Explicit and implicit motor simulations are impaired in individuals with aphantasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (2), pp.261-271. </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_02084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789796v1</w:t>
+                <w:t xml:space="preserve">hal-04789787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit and implicit motor simulations are impaired in individuals with aphantasia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mental Simulations and Action Language Are Impaired in Individuals with Aphantasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (2), pp.261-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_02084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789787v1</w:t>
+                <w:t xml:space="preserve">hal-04789796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagining and reading actions: Towards similar motor representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (2), pp.e13426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1311,261 +1311,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental practice modulates functional connectivity between the cerebellum and the primary motor cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
+                <w:t xml:space="preserve">Does the Motor Cortex Want the Full Story? The Influence of Sentence Context on Corticospinal Excitability in Action Language Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104397⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 506, pp.58-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2022.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088009v1</w:t>
+                <w:t xml:space="preserve">hal-04185286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Motor Cortex Want the Full Story? The Influence of Sentence Context on Corticospinal Excitability in Action Language Processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mental practice modulates functional connectivity between the cerebellum and the primary motor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 506, pp.58-67. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.104397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2022.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185286v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition and consolidation processes following motor imagery practice</w:t>
               </w:r>
@@ -1577,51 +1577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Bouguila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1717,64 +1717,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental methods to study distributed comprehension of action language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Experimental Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.173-184, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1840,103 +1840,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring dynamic brain oscillations in motor imagery and low-frequency sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1962,103 +1962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading negative action verbs: one or two-step processing within the primary motor cortex?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lurquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2213,51 +2213,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens des mots d'action dans le cortex moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Bourgogne Franche-Comté, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UBFCK078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2374,51 +2374,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B683C89C"/>
+    <w:nsid w:val="3AD1830C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2605,51 +2605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-dupont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6932-2628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267383452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.a.83" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papaxanthis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madden-Lombardi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.05.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dupont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lurquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2024.12.018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dornier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113874" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038732v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106392" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02084" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae072" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13426" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Rannaud Monany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104397" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2022.10.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Truong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouguila" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81994-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003392972-13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lurquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lebon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Papaxanthis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04273049v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCK078" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-dupont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6932-2628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267383452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952248v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lurquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madden-Lombardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2024.12.018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dornier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113874" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papaxanthis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.05.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02311" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038732v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.a.83" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02084" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13426" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2022.10.022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Rannaud Monany" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104397" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Truong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouguila" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81994-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003392972-13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lurquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lebon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Papaxanthis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04273049v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCK078" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>