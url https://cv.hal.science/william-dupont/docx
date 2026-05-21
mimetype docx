--- v1 (2026-04-05)
+++ v2 (2026-05-21)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">267383452</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=jj1f6ZcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,1527 +194,1527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negated actions are simulated within the primary motor cortex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to methodological criticisms: reliable support for the simulation of negated actions in the primary motor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+                <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lurquin</w:t>
+                <w:t xml:space="preserve">F. Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lebon</w:t>
+                <w:t xml:space="preserve">C. Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 565, pp.468-478. </w:t>
+              <w:t xml:space="preserve">, 2025, 577, pp.10-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2024.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2025.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952248v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading about sensations recruits the posterior insula: An intracranial EEG study</w:t>
+                <w:t xml:space="preserve">Negated actions are simulated within the primary motor cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Dupont</w:t>
+                <w:t xml:space="preserve">W. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dornier</w:t>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+                <w:t xml:space="preserve">L. Lurquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Robin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Madden-Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113874⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 565, pp.468-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2024.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358987v1</w:t>
+                <w:t xml:space="preserve">hal-04952248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to methodological criticisms: reliable support for the simulation of negated actions in the primary motor cortex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reading about sensations recruits the posterior insula: An intracranial EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lebon</w:t>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Papaxanthis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2025.05.006⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (11), pp.113874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394974v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Dynamic Brain Oscillations in Motor Imagery and Low-frequency Sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/jocn_a_02311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the motor system in action imagination and comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 178, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Activation Down to the Spinal Cord during Action Language? A Transcranial Magnetic Stimulation and Peripheral Nerve Stimulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/jocn.a.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit and implicit motor simulations are impaired in individuals with aphantasia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mental Simulations and Action Language Are Impaired in Individuals with Aphantasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (2), pp.261-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_02084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04789787v1</w:t>
+                <w:t xml:space="preserve">hal-04789796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Simulations and Action Language Are Impaired in Individuals with Aphantasia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Explicit and implicit motor simulations are impaired in individuals with aphantasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_02084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04789796v1</w:t>
+                <w:t xml:space="preserve">hal-04789787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagining and reading actions: Towards similar motor representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (2), pp.e13426. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Motor Cortex Want the Full Story? The Influence of Sentence Context on Corticospinal Excitability in Action Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 506, pp.58-67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2022.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental practice modulates functional connectivity between the cerebellum and the primary motor cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (6), pp.104397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition and consolidation processes following motor imagery practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Bouguila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-81994-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1703,120 +1724,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental methods to study distributed comprehension of action language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Experimental Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.173-184, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003392972-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1826,370 +1847,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring dynamic brain oscillations in motor imagery and low-frequency sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading negative action verbs: one or two-step processing within the primary motor cortex?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lurquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The motor cortex wants the full story: The influence of sentence context on corticospinal excitability in action language processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2199,114 +2220,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens des mots d'action dans le cortex moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Bourgogne Franche-Comté, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022UBFCK078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04273049v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2374,51 +2395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AD1830C"/>
+    <w:nsid w:val="10DB0AEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2605,51 +2626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-dupont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6932-2628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267383452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952248v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lurquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madden-Lombardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2024.12.018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dornier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113874" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papaxanthis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.05.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02311" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038732v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.a.83" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02084" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13426" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2022.10.022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Rannaud Monany" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104397" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Truong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouguila" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81994-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003392972-13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lurquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lebon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Papaxanthis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04273049v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCK078" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/william-dupont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6932-2628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267383452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jj1f6ZcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papaxanthis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madden-Lombardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.05.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lurquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2024.12.018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dornier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113874" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02311" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038732v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106392" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.a.83" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02084" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae072" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13426" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2022.10.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Rannaud Monany" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104397" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Truong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouguila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81994-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003392972-13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lurquin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lebon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Papaxanthis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04273049v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCK078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>